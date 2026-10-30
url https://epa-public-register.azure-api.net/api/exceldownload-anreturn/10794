--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ffbde11a504806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31de68afad3342d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R7bb964812e3c4cd4"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R5f4383db02f249b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R4c4673c5017f4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Re70e2a463d5a4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Raaffa84d4b4043e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rb066a99a4a2449e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ffe49ad0834168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bb964812e3c4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra7dd6e3f5f234c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R65dd018af4df48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5f4383db02f249b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6780c04f5d64fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c4673c5017f4a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re70e2a463d5a4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raaffa84d4b4043e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb066a99a4a2449e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,165 +507,165 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100165530</x:t>
+          <x:t>RET-100338333</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44197</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44652</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Peabody Coppabella Pty Ltd</x:t>
+          <x:t>MT NORMA MINING COMPANY PTY LIMITED</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00916813</x:t>
+          <x:t>EPML00497413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BAFFLE BOX MINING PTY LTD; </x:t>
+          <x:t>TNC MINING PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; </x:t>
+          <x:t>Ancillary 08 - Chemical Storage, 2 - Storing 50t or more of chemicals of dangerous goods class 6, division 6.1 under subsection (1)(b); Schedule 3, 17 - Mining copper ore; Ancillary 08 - Chemical Storage, 5 - storing 200 cubic metres or more of chemicals that are liquids, other than chemicals mentioned in items 1 to 3, under subsection (1)(d); ERA 31 - Mineral processing, 2(a) - Processing, in a year, the following quantities of mineral products, other than coke - 1000t to 100,000t; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML70450 VALKYRIE 4742; ML70450 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70450 VALKYRIE 4742; </x:t>
+          <x:t>ML2506 KURIDALA 4824; ML2550 KURIDALA 4824; ML2551 KURIDALA 4824; ML90172 KURIDALA 4824; ML90173 KURIDALA 4824; ML90174 KURIDALA 4824; ML90175 KURIDALA 4824; ML90176 KURIDALA 4824; ML2551 KURIDALA 4824; ML2506 KURIDALA 4824; ML90172 KURIDALA 4824; ML90172 KURIDALA 4824; ML90175 KURIDALA 4824; ML2550 KURIDALA 4824; ML90174 KURIDALA 4824; ML90176 KURIDALA 4824; ML2550 KURIDALA 4824; ML90173 KURIDALA 4824; ML90173 KURIDALA 4824; ML90172 KURIDALA 4824; ML90176 KURIDALA 4824; ML90174 KURIDALA 4824; ML90175 KURIDALA 4824; ML2506 KURIDALA 4824; ML90175 KURIDALA 4824; ML2506 KURIDALA 4824; ML2551 KURIDALA 4824; ML2550 KURIDALA 4824; ML90174 KURIDALA 4824; ML90176 KURIDALA 4824; ML2551 KURIDALA 4824; ML90173 KURIDALA 4824; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4465.0000</x:t>
+          <x:t>297.4800</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
@@ -681,101 +681,101 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>0.0000</x:t>
+          <x:t>3.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Kylie Gomez Gane</x:t>
+          <x:t>Annemarie Cariappa</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Senior Manager</x:t>
+          <x:t>AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>28/03/2022</x:t>
+          <x:t>21/02/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>