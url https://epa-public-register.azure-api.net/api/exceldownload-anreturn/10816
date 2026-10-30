--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c118ee40e14068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3018f1dc0e3a473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R4ac32470306a4937"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R81ca38fc803c4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rd6a8044ba0cf4614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R925a6df9781440c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R2e9782a8492e4dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rfb6a884761274327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417daa657047437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ac32470306a4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb62b987925854952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5a399148f97143eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R81ca38fc803c4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0df953375f49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6a8044ba0cf4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R925a6df9781440c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2e9782a8492e4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfb6a884761274327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,165 +507,165 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100041443</x:t>
+          <x:t>RET-100044052</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PEABODY COPPABELLA PTY LTD</x:t>
+          <x:t>CHALCOPHILE RESOURCES PTY. LTD.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00916813</x:t>
+          <x:t>EPSX00201913</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BAFFLE BOX MINING PTY LTD; </x:t>
+          <x:t>CHALCOPHILE RESOURCES PTY. LTD.; PGE MINERALS PTY LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML70450 VALKYRIE 4742; ML70450 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70455 VALKYRIE 4742; ML70450 VALKYRIE 4742; </x:t>
+          <x:t>EPM17968 CHEESEBOROUGH ; EPM17968 THERESA CREEK 4721; EPM17968 CLERMONT 4721; EPM17968 PEAK VALE ; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4465.0000</x:t>
+          <x:t>25356.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
@@ -721,61 +721,61 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Brock J Haas</x:t>
+          <x:t>Neil Forbes</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Director</x:t>
+          <x:t>Chief Geologist</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>25/03/2021</x:t>
+          <x:t>24/03/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>