--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa1cc64126d49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c36e390dad84bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rafad3e1cf22e4c4b"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R57425896f7264ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc3e70ce56d314c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R8431df5de2b640bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R651cbc22169f4d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R32f33d6cf7524407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fd1e50f6594503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rafad3e1cf22e4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra03d21350af44de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2611fc9ca4334b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R57425896f7264ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72237cc389524d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3e70ce56d314c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8431df5de2b640bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R651cbc22169f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R32f33d6cf7524407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,250 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100972796</x:t>
+          <x:t>RET-100041196</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>46022</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>46113</x:v>
+        <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>QGC PTY LIMITED</x:t>
+          <x:t>Mark Joseph Wood</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG00878413</x:t>
+          <x:t>EPSL00033113</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>CNOOC Coal Seam Gas Company Pty Ltd; AUSTRALIA PACIFIC LNG PTY LIMITED; QGC PTY LIMITED; MIDOCEAN QCLNG PTY LTD; SGA (QUEENSLAND) PTY LIMITED; BG INTERNATIONAL LIMITED; </x:t>
+          <x:t>Mark Joseph Wood; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; ERA 62 - Resource recovery and transfer facility operation, 1(a) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing scrap metal, non-putrescible waste or green waste only; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 64 - Water treatment, 3 - Treating 10ML or more raw water in a day; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; ERA 62 - Resource recovery and transfer facility operation, 1(b) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing general waste; Ancillary 63 - Sewage Treatment, 1(b-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP - otherwise; Ancillary 08 - Chemical Storage, 5 - storing 200 cubic metres or more of chemicals that are liquids, other than chemicals mentioned in items 1 to 3, under subsection (1)(d); ERA 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; ATP632 MORABY 4416; ATP632 YULABILLA 4416; ATP632 PINE HILLS 4416; ATP632 DRILLHAM SOUTH 4424; ATP632 CONDAMINE 4416; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL179; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL180; PL212; PL212; PL212; PL212; PL212; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL211; PL212; PL212; PL212; PL212; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL229; PL263; PL263; PL263; PL263; PL263; PL263; PL263; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL228; PL263; PL263; PL263; PL263; PL263; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL176; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; PPL2014; </x:t>
+          <x:t>ML70224 RUBYVALE 4702; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
+      <x:c r="P2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes - Documentation attached</x:t>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>76801.3100</x:t>
+          <x:t>2.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>1282.1800</x:t>
+          <x:t>2.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>50.4500</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>1773.6400</x:t>
+          <x:t>0.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
+          <x:t>0.5000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>0.0000</x:t>
+          <x:t>0.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Andrew Betts</x:t>
+          <x:t>Mark Wood</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>QGC Environment and Regulatory Manager</x:t>
+          <x:t>Owner</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2026</x:t>
+          <x:t>02/06/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>