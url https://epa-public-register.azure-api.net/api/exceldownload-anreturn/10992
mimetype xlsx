--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1158b9979d2244c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70eb65ade2544579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R3b76373f78c449c6"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R9838da2ee7404ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Ra4ecaf4bbc7448e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R1cb1bf28e33846a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R2c9d605225a84d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R5d6456e963314944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14218bdc12084919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b76373f78c449c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbb0856cd0f9345d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R589f84cdb72d41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9838da2ee7404ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d911756f7fe4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4ecaf4bbc7448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1cb1bf28e33846a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2c9d605225a84d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5d6456e963314944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,140 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100043082</x:t>
+          <x:t>RET-100043079</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>QGC PTY LIMITED</x:t>
+          <x:t>OCEANIC COAL AUSTRALIA LIMITED.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG00797813</x:t>
+          <x:t>EPSL00014013</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BG INTERNATIONAL LIMITED; QGC PTY LIMITED; AUSTRALIA PACIFIC LNG PTY LIMITED; CNOOC Coal Seam Gas Company Pty Ltd; MIDOCEAN QCLNG PTY LTD; </x:t>
+          <x:t>OCEANIC COAL AUSTRALIA PTY LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 62 - Resource recovery and transfer facility operation, 1(b) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing general waste; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 57 - Regulated Waste Transport, Transporting regulated waste; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Schedule 3, 05 - Constructing a new pipeline of more than 150km under a petroleum authority; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 60 - Waste disposal, 2(h) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - more than 200,000t; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL1025 KOGAN 4406; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL274 HALLIFORD ; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL1025 KOGAN 4406; PL274 HALLIFORD ; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL274 HALLIFORD ; PFL19 KUMBARILLA 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PFL19 KUMBARILLA 4405; PL274 HALLIFORD ; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL274 HALLIFORD ; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL1025 KOGAN 4406; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PFL19 KUMBARILLA 4405; PFL19 KUMBARILLA 4405; PL1025 KOGAN 4406; PL1025 KOGAN 4406; PFL19 KUMBARILLA 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PFL19 KUMBARILLA 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL1025 KOGAN 4406; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL274 HALLIFORD ; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL1025 KOGAN 4406; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL274 HALLIFORD ; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PFL19 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PFL19 KUMBARILLA 4405; PL274 HALLIFORD ; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL274 HALLIFORD ; PL1025 KOGAN 4406; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PFL19 KUMBARILLA 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL274 HALLIFORD ; PL1025 KOGAN 4406; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PFL19 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL274 HALLIFORD ; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL466 WERANGA 4405; PL466 KUMBARILLA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL1025 KOGAN 4406; PL1025 KOGAN 4406; PFL19 KUMBARILLA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; ATP648 CECIL PLAINS 4407; ATP648 MONTROSE 4370; ATP648 GRASSDALE 4405; ATP648 GORANBA 4421; ATP648 MACALISTER 4406; ATP648 RANGES BRIDGE 4405; ATP648 WIEAMBILLA 4413; ATP648 THE GUMS 4406; ATP648 MARMADUA 4405; ATP648 HALLIFORD ; ATP648 TARA 4421; ATP648 BEELBEE ; ATP648 WERANGA 4405; ATP648 KOGAN 4406; ATP648 KUMBARILLA 4405; ATP648 DUCKLO 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL275 DUCKLO 4405; PL275 RANGES BRIDGE 4405; PL275 BEELBEE ; PL275 WERANGA 4405; PL275 KOGAN 4406; PL275 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; PL279 GRASSDALE 4405; PL279 HALLIFORD ; PL279 KUMBARILLA 4405; PL279 DUCKLO 4405; PL273 BEELBEE ; PL273 WERANGA 4405; PL273 KOGAN 4406; PL273 KUMBARILLA 4405; PL474 HALLIFORD ; PL474 WERANGA 4405; PL474 KUMBARILLA 4405; PL474 MARMADUA 4405; </x:t>
+          <x:t>ML1774 BLUFF 4702; </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>258.9100</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>2207.4800</x:t>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bill Bourke</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Tenure Superintendent</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>23/03/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>