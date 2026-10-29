--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4aa83509364fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e43a704be71418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rf7ba352e9c8c42a3"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R3b61472b376042fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R1709a966de444f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Ra6c561b42440452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R449cce44cfa1439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R42e79966cdc54468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0fd7a4a0a9432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7ba352e9c8c42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rae869b32b4904791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab76315aa96d42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3b61472b376042fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7477234c82d848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1709a966de444f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra6c561b42440452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R449cce44cfa1439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R42e79966cdc54468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,340 +507,210 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100344237</x:t>
+          <x:t>RET-100165476</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44562</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE SMC PTY LTD</x:t>
+          <x:t>Peter Harvey</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPR00668513</x:t>
+          <x:t>EA0002736</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE SMC PTY LTD; </x:t>
+          <x:t>Peter Harvey; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 10 - Investigating the potential development of a mineral resource by large bulk sampling or constructing an exploratory shaft, adit or open pit; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); Schedule 3, 09 - A mining activity involving drilling, costeaning, pitting or carrying out geological surveys causing significant disturbance; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML4752 EAGLEFIELD 4742; ML4752 BURTON 4742; ML4752 EAGLEFIELD 4742; ML4752 BURTON 4742; ML4752 EAGLEFIELD 4742; ML4752 BURTON 4742; ML4752 EAGLEFIELD 4742; ML4752 BURTON 4742; ML70443 BURTON 4742; ML70443 BURTON 4742; ML70443 BURTON 4742; ML70443 BURTON 4742; </x:t>
+          <x:t>EPM27832; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="AS2" s="0" t="inlineStr">
+          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="AT2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AW2" s="0" t="inlineStr">
+      <x:c r="P2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="AX2" s="0" t="inlineStr">
-[...186 lines deleted...]
-          <x:t>N/A</x:t>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1920.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Leandro Pires</x:t>
+          <x:t>Caitlin Mahoney</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Director</x:t>
+          <x:t>AHR Hetherington Exploration &amp; Mining Title Services (QLD) Pty Ltd</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2023</x:t>
+          <x:t>29/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -889,106 +759,50 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...54 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -996,81 +810,50 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
-        </x:is>
-[...29 lines deleted...]
-          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -1104,59 +887,28 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...29 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>