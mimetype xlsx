--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b198f2982c1468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a72adf754c4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R03191eb552c749cf"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R2a1205bf8dfc4c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc09db523dbbf4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R310f8483a1de46b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R5be2a8855a47459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rf4987ea58da9451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3168b096fd4b4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03191eb552c749cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc4306953d97446a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R216ca597e4ce4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2a1205bf8dfc4c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b6cdc525d34871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc09db523dbbf4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R310f8483a1de46b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5be2a8855a47459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf4987ea58da9451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,245 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100344211</x:t>
+          <x:t>RET-100553583</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44562</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE SMC PTY LTD</x:t>
+          <x:t>Ulrike Kalthaus</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00963013</x:t>
+          <x:t>EPSL00874513</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE SMC PTY LTD; </x:t>
+          <x:t>Ulrike Kalthaus; Michael Bennett; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 13 - Mining black coal; Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML4749 COPPABELLA 4741; ML4749 VALKYRIE 4742; ML4749 COPPABELLA 4741; ML4749 VALKYRIE 4742; ML4749 COPPABELLA 4741; ML4749 VALKYRIE 4742; ML4749 COPPABELLA 4741; ML4749 VALKYRIE 4742; ML4749 COPPABELLA 4741; ML4749 VALKYRIE 4742; ML70116 COPPABELLA 4741; ML70116 VALKYRIE 4742; ML70116 COPPABELLA 4741; ML70116 VALKYRIE 4742; ML70116 COPPABELLA 4741; ML70116 VALKYRIE 4742; ML70116 COPPABELLA 4741; ML70116 VALKYRIE 4742; ML70116 COPPABELLA 4741; ML70116 VALKYRIE 4742; </x:t>
+          <x:t>ML60423 HUMEBURN 4490; ML60319 HUMEBURN 4490; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3893.0000</x:t>
+          <x:t>38.5500</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>2779.6000</x:t>
+          <x:t>0.2000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.8000</x:t>
+          <x:t>0.1200</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>166.9000</x:t>
+          <x:t>0.0800</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
-          <x:t>0.0000</x:t>
+          <x:t>0.0500</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AH2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AI2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AJ2" s="0" t="inlineStr">
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.1000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AK2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AN2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.1000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AO2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>0.0000</x:t>
+          <x:t>0.1000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Lars Kuhlcke</x:t>
+          <x:t>uLRIKE kALTHAUS</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>General Manager Poitrel</x:t>
+          <x:t>Part Owner</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>28/03/2023</x:t>
+          <x:t>27/03/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>