--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f784445b0d48f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f9d41625524eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Re75a4200e8dd47a5"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R5624a26b22a04f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R83a3c58cba1946f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rfcaf743a531b47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Ra4b2b32862b24b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Ra6a62939e99242a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36a0e9e4c954724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re75a4200e8dd47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5d8c28183cd94a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcefa470e0f724923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5624a26b22a04f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00d19c9f9fe46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83a3c58cba1946f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfcaf743a531b47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra4b2b32862b24b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra6a62939e99242a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100044714</x:t>
+          <x:t>RET-100553797</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP COAL PTY LTD</x:t>
+          <x:t>BATCHFIRE CALLIDE PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPVX00140213</x:t>
+          <x:t>EPML00720413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP COAL PTY LTD; QCT INVESTMENT PTY. LTD.; Mitsubishi Development Pty Ltd; Umal Consolidated Pty Ltd; QCT MINING PTY. LTD.; BHP Queensland Coal Investments Pty Ltd; QCT RESOURCES PTY LIMITED; </x:t>
+          <x:t>BATCHFIRE CALLIDE PTY LTD; BATCHFIRE CALLIDE NO. 2 PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Coal (EPC); </x:t>
+          <x:t>Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Ancillary 08 - Chemical Storage, 5 - storing 200 cubic metres or more of chemicals that are liquids, other than chemicals mentioned in items 1 to 3, under subsection (1)(d); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPC718 MACKENZIE RIVER 4705; EPC718 MAY DOWNS 4746; EPC718 MIDDLEMOUNT 4746; EPC718 DYSART 4745; </x:t>
+          <x:t>ML80030 MOUNT MURCHISON 4715; ML80030 DUMGREE 4715; ML5655 JAMBIN 4702; ML5655 CALLIDE 4715; ML5632 MOUNT MURCHISON 4715; ML5653 MOUNT MURCHISON 4715; ML5654 DUMGREE 4715; ML5662 CALLIDE 4715; ML5662 DUMGREE 4715; ML6994 JAMBIN 4702; ML6994 CALLIDE 4715; ML80093 MOUNT MURCHISON 4715; ML80117 MOUNT MURCHISON 4715; ML80117 DUMGREE 4715; ML80118 MOUNT MURCHISON 4715; ML80118 DUMGREE 4715; ML80122 DUMGREE 4715; ML80122 MOUNT MURCHISON 4715; ML80186 CALLIDE 4715; ML5662 CALLIDE 4715; ML5662 DUMGREE 4715; ML5662 CALLIDE 4715; ML5662 DUMGREE 4715; ML80118 MOUNT MURCHISON 4715; ML80118 DUMGREE 4715; ML80186 CALLIDE 4715; ML6994 JAMBIN 4702; ML6994 CALLIDE 4715; ML5632 MOUNT MURCHISON 4715; ML5662 CALLIDE 4715; ML5662 DUMGREE 4715; ML80093 MOUNT MURCHISON 4715; ML5653 MOUNT MURCHISON 4715; ML80122 DUMGREE 4715; ML80122 MOUNT MURCHISON 4715; ML80115 JAMBIN 4702; ML80115 CALLIDE 4715; ML80092 MOUNT MURCHISON 4715; ML80092 DUMGREE 4715; ML80107 JAMBIN 4702; ML80107 CALLIDE 4715; ML5632 MOUNT MURCHISON 4715; ML80107 JAMBIN 4702; ML80107 CALLIDE 4715; ML80122 DUMGREE 4715; ML80122 MOUNT MURCHISON 4715; ML5662 CALLIDE 4715; ML5662 DUMGREE 4715; ML80093 MOUNT MURCHISON 4715; ML5653 MOUNT MURCHISON 4715; ML80115 JAMBIN 4702; ML80115 CALLIDE 4715; ML5654 DUMGREE 4715; ML80151 CALLIDE 4715; ML5641 MOUNT MURCHISON 4715; ML5632 MOUNT MURCHISON 4715; ML80030 MOUNT MURCHISON 4715; ML80030 DUMGREE 4715; ML5655 JAMBIN 4702; ML5655 CALLIDE 4715; ML5655 JAMBIN 4702; ML5655 CALLIDE 4715; ML5653 MOUNT MURCHISON 4715; ML5654 DUMGREE 4715; ML80030 MOUNT MURCHISON 4715; ML80030 DUMGREE 4715; ML80117 MOUNT MURCHISON 4715; ML80117 DUMGREE 4715; ML5641 MOUNT MURCHISON 4715; ML80118 MOUNT MURCHISON 4715; ML80118 DUMGREE 4715; ML80115 JAMBIN 4702; ML80115 CALLIDE 4715; ML80117 MOUNT MURCHISON 4715; ML80117 DUMGREE 4715; ML80151 CALLIDE 4715; ML6993 DUMGREE 4715; ML6993 DUMGREE 4715; ML80151 CALLIDE 4715; ML6994 JAMBIN 4702; ML6994 CALLIDE 4715; ML80107 JAMBIN 4702; ML80107 CALLIDE 4715; ML80030 MOUNT MURCHISON 4715; ML80030 DUMGREE 4715; ML80093 MOUNT MURCHISON 4715; ML6994 JAMBIN 4702; ML6994 CALLIDE 4715; ML80092 MOUNT MURCHISON 4715; ML80092 DUMGREE 4715; ML5654 DUMGREE 4715; ML6993 DUMGREE 4715; ML80186 CALLIDE 4715; ML80122 DUMGREE 4715; ML80122 MOUNT MURCHISON 4715; ML80092 MOUNT MURCHISON 4715; ML80092 DUMGREE 4715; ML80118 MOUNT MURCHISON 4715; ML80118 DUMGREE 4715; ML5655 JAMBIN 4702; ML5655 CALLIDE 4715; ML80186 CALLIDE 4715; ML5641 MOUNT MURCHISON 4715; ML80117 MOUNT MURCHISON 4715; ML80117 DUMGREE 4715; ML700059; ML700059; ML700059; ML700059; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>94831.0000</x:t>
+          <x:t>6450.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>3054.2000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>708.7000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>270.4000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>104.2000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.3000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>123.5000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>136.5000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
-[...88 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Joel Sharplin</x:t>
+          <x:t>Maurice Gayler</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>HSE Superintendent</x:t>
+          <x:t>Manager - Environment and Community</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>04/03/2021</x:t>
+          <x:t>28/03/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>