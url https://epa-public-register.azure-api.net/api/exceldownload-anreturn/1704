--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649d3c31ddc24c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc698bf30423142eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R2bd56dba853e4d2d"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R40daa1d03b6946d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rf5b0305bb46e449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R9964ec2140254bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R3672d55a034f4853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R2bd496dc5c4c4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5860b820eb264ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bd56dba853e4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf6e9b647126d49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd72606a7d8fa4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R40daa1d03b6946d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3d4f2431994272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf5b0305bb46e449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9964ec2140254bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3672d55a034f4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2bd496dc5c4c4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,340 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100160234</x:t>
+          <x:t>RET-100553850</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44197</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44561</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44652</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Queensland Energy Resources Limited</x:t>
+          <x:t>GRAYMONT (NSW) PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSX00144813</x:t>
+          <x:t>EPML00352613</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>QUEENSLAND ENERGY RESOURCES PTY LTD; </x:t>
+          <x:t>GRAYMONT (NSW) PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); Non-Scheduled, Mining Activity - Mineral Development Licence (MDL); </x:t>
+          <x:t>Schedule 3, 21 - A mining activity that is an ineligible ERA, other than a mining activity mentioned in items 9 to 20; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MDL188 LOWMEAD 4676; MDL188 COLOSSEUM 4677; MDL188 TAUNTON 4674; MDL188 MOUNT TOM 4677; MDL188 LOWMEAD 4676; MDL188 COLOSSEUM 4677; MDL188 TAUNTON 4674; MDL188 MOUNT TOM 4677; </x:t>
+          <x:t>ML50111 MURGON 4605; ML50111 MOFFATDALE 4605; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="O2" s="0" t="inlineStr">
+          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AS2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...24 lines deleted...]
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="AT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance, rehabilitation and improvement within Table 2; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 2; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>83.8000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.0200</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BB2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="BC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.6600</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.6900</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="BI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="BK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BL2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="BM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BN2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="BO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.6600</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.6900</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BS2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BT2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="BU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BV2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="BW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BX2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AK2" s="0" t="inlineStr">
+      <x:c r="BY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BZ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="CA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.6600</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.6900</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CF2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AO2" s="0" t="inlineStr">
+      <x:c r="CG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AP2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AR2" s="0" t="inlineStr">
+      <x:c r="CI2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>John Linden</x:t>
+          <x:t>Michelle Muir</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager</x:t>
+          <x:t>HSE Specialist and Lead Auditor - Northern</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>31/03/2022</x:t>
+          <x:t>29/02/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -819,50 +889,111 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553850</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00352613</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1-10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM1-9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -870,50 +1001,81 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553850</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00352613</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -947,28 +1109,150 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553850</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00352613</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dec 10 2026 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Currently repairing rehabilitation of RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Underway</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553850</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00352613</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM4-5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dec 10 2024 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Commenced rehabilitation</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Underway</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>