--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb34767adbbd4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7954a73104294c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R4d0bc7fd36a34e82"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R18321c5243c14bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rbcb286c778694a0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R48a190f712844522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R96cf4a8b14214df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R41df3357421e4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c7d48d487544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d0bc7fd36a34e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra280fd59686b470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb93adb0c4cec4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R18321c5243c14bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9fc593577a4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcb286c778694a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R48a190f712844522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R96cf4a8b14214df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R41df3357421e4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,340 +507,105 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100550742</x:t>
+          <x:t>RET-100548406</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Completed</x:t>
+          <x:t>Non-Compliant</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>GRAYMONT (NSW) PTY LTD</x:t>
+          <x:t>Kerry Wells</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00319713</x:t>
+          <x:t>EPSX00267313</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>GRAYMONT (NSW) PTY LTD; </x:t>
+          <x:t>Kerry Wells; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 21 - A mining activity that is an ineligible ERA, other than a mining activity mentioned in items 9 to 20; Ancillary 41 - Cement manufacturing, 2 - Calcining 200t or more of limestone in a year; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML5764 MARMOR 4702; ML5764 MARMOR 4702; ML5763 MARMOR 4702; ML5763 MARMOR 4702; </x:t>
-[...234 lines deleted...]
-          <x:t>29/02/2024</x:t>
+          <x:t>EPM15213 MIDDLETON 4735; EPM15214; </x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -889,111 +654,50 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...59 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -1001,81 +705,50 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
-        </x:is>
-[...29 lines deleted...]
-          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -1109,59 +782,28 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...29 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>