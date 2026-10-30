--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6e7eeb2b7f41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61af2d21150b4065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R5a0134e1a8394fb6"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rcaa84aa828f94737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rab648034b26c4726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R071ee00c617e4468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rf7ebcd5d31d74bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R961f9c5d745747c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21e44cb42b74b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5a0134e1a8394fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd514e284d7354a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Reeb275b66f87480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcaa84aa828f94737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1f5e8fab624487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab648034b26c4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R071ee00c617e4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf7ebcd5d31d74bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R961f9c5d745747c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,150 +507,150 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100796161</x:t>
+          <x:t>RET-100552852</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>TNC MINING PTY LTD</x:t>
+          <x:t>QLD AUS GRAPHITE PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPR00561513</x:t>
+          <x:t>P-EA-100308928</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>TNC MINING PTY LTD; </x:t>
+          <x:t>QLD AUS GRAPHITE PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 09 - A mining activity involving drilling, costeaning, pitting or carrying out geological surveys causing significant disturbance; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM10313 GUNPOWDER 4825; EPM10313 GUNPOWDER 4825; </x:t>
+          <x:t>EPM28274; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>10334.2700</x:t>
+          <x:t>5120.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.3000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
@@ -681,101 +681,101 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>5.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Catherine Dupont</x:t>
+          <x:t>Caroline Soroka</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
           <x:t>AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>01/04/2025</x:t>
+          <x:t>02/02/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>