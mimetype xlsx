--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599f6ab8a26145d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7343c63c13a43ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R4730f61a6d4f4d62"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rb8a4906f1bf54785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R1a00326509834f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R47a90f8332ac473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rbef40bfa1be84f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R262d4516ee6c40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19415869349a4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4730f61a6d4f4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9abfa36c8f394fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2f15c80c4d084c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb8a4906f1bf54785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ea2bf174714902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a00326509834f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R47a90f8332ac473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbef40bfa1be84f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R262d4516ee6c40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,235 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100547888</x:t>
+          <x:t>RET-100343565</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>FITZROY COAL EXPLORATION PTY LTD</x:t>
+          <x:t>SANTOS QNT PTY. LTD.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPR00776113</x:t>
+          <x:t>EPPG00872113</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ARGO COAL EXPLORATION PTY LTD; </x:t>
+          <x:t>AUSTRALIA PACIFIC LNG PTY LIMITED; SANTOS QNT PTY. LTD.; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 09 - A mining activity involving drilling, costeaning, pitting or carrying out geological surveys causing significant disturbance; </x:t>
+          <x:t>Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPC858 STRATHFIELD 4742; EPC858 OXFORD 4742; </x:t>
+          <x:t>PL450 ARCADIA VALLEY ; PL450 REWAN ; PL450 CARNARVON PARK ; PL1012 SIMMIE 4454; PL1012 BAFFLE WEST 4454; PL1012 HUTTON CREEK 4454; PL1012 BEILBA 4454; PL1012 INJUNE 4454; ATP1191 LOWESBY 4702; ATP1191 ALBINIA ; ATP1191 BAFFLE WEST 4454; ATP1191 HUTTON CREEK 4454; ATP1191 ORION 4722; ATP1191 TOGARA ; ATP1191 ARCADIA VALLEY ; ATP1191 ARCTURUS ; ATP1191 SIMMIE 4454; ATP1191 HUMBOLDT ; ATP1191 COORUMBENE 4702; ATP1191 CONSUELO 4702; ATP1191 REWAN ; ATP1191 CARNARVON PARK ; ATP1191 WESTGROVE 4454; PL450 ARCADIA VALLEY ; PL450 REWAN ; PL450 CARNARVON PARK ; ATP1191 LOWESBY 4702; ATP1191 ALBINIA ; ATP1191 BAFFLE WEST 4454; ATP1191 HUTTON CREEK 4454; ATP1191 ORION 4722; ATP1191 TOGARA ; ATP1191 ARCADIA VALLEY ; ATP1191 ARCTURUS ; ATP1191 SIMMIE 4454; ATP1191 HUMBOLDT ; ATP1191 COORUMBENE 4702; ATP1191 CONSUELO 4702; ATP1191 REWAN ; ATP1191 CARNARVON PARK ; ATP1191 WESTGROVE 4454; ATP337 MOUNT HUTTON 4454; ATP337 KILMOREY FALLS ; ATP337 CORNWALL 4455; ATP337 REWAN ; ATP337 CARNARVON PARK ; ATP337 MOUNT HOWE ; ATP337 WESTGROVE 4454; ATP337 HUTTON CREEK 4454; ATP337 WOMBLEBANK ; ATP337 LOWESBY 4702; ATP337 ROLLESTON 4702; ATP337 ALBINIA ; ATP337 HUMBOLDT ; ATP337 COORUMBENE 4702; ATP337 CONSUELO 4702; ATP337 COMET 4702; ATP337 GINDIE 4702; ATP337 STEWARTON 4702; ATP337 ARCTURUS ; ATP337 TOGARA ; ATP337 ORION 4722; ATP337 BAFFLE WEST 4454; ATP337 UPPER DAWSON 4454; ATP337 ARCADIA VALLEY ; ATP337 BEILBA 4454; ATP337 BAROONDAH ; ATP337 GLENHAUGHTON 4420; ATP337 INJUNE 4454; ATP337 SIMMIE 4454; ATP337 GUNNEWIN 4455; ATP337 HIGHLAND PLAINS 4401; ATP337 EUMAMURRIN 4455; ATP337 PONY HILLS 4454; PL451 REWAN ; PL457 SIMMIE 4454; PL457 BAFFLE WEST 4454; PL457 WESTGROVE 4454; ATP337 MOUNT HUTTON 4454; ATP337 KILMOREY FALLS ; ATP337 CORNWALL 4455; ATP337 REWAN ; ATP337 CARNARVON PARK ; ATP337 MOUNT HOWE ; ATP337 WESTGROVE 4454; ATP337 HUTTON CREEK 4454; ATP337 WOMBLEBANK ; ATP337 LOWESBY 4702; ATP337 ROLLESTON 4702; ATP337 ALBINIA ; ATP337 HUMBOLDT ; ATP337 COORUMBENE 4702; ATP337 CONSUELO 4702; ATP337 COMET 4702; ATP337 GINDIE 4702; ATP337 STEWARTON 4702; ATP337 ARCTURUS ; ATP337 TOGARA ; ATP337 ORION 4722; ATP337 BAFFLE WEST 4454; ATP337 UPPER DAWSON 4454; ATP337 ARCADIA VALLEY ; ATP337 BEILBA 4454; ATP337 BAROONDAH ; ATP337 GLENHAUGHTON 4420; ATP337 INJUNE 4454; ATP337 SIMMIE 4454; ATP337 GUNNEWIN 4455; ATP337 HIGHLAND PLAINS 4401; ATP337 EUMAMURRIN 4455; ATP337 PONY HILLS 4454; PL451 REWAN ; PL457 SIMMIE 4454; PL457 BAFFLE WEST 4454; PL457 WESTGROVE 4454; PL1012 SIMMIE 4454; PL1012 BAFFLE WEST 4454; PL1012 HUTTON CREEK 4454; PL1012 BEILBA 4454; PL1012 INJUNE 4454; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
-          <x:t>No</x:t>
+          <x:t>Yes - Documentation attached</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4129.0000</x:t>
+          <x:t>205659.2000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>6.9500</x:t>
+          <x:t>119.5000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>49.3000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Michael Skinner</x:t>
+          <x:t>Richard Nolan</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager - Exploration &amp; Tenements</x:t>
+          <x:t>HSER Manager Onshore</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>02/04/2024</x:t>
+          <x:t>21/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>