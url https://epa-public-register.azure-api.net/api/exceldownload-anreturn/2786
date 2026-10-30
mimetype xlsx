--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd36502b899400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3d8f960d5245d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R0b64291603d54500"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R941d81d76b60423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R1dfeec678fef4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R55a59882f77d4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R1765b6dba7d142b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rf08fa953e7e14d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7afd6ac934849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0b64291603d54500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R606e35f930e24d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6f2c9890b91e4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R941d81d76b60423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad797bbf6c44117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1dfeec678fef4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R55a59882f77d4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1765b6dba7d142b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf08fa953e7e14d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,340 +507,235 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100973048</x:t>
+          <x:t>RET-100552488</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>46113</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MONTO COAL 2 PTY LTD</x:t>
+          <x:t>SANTOS QNT PTY. LTD.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00418713</x:t>
+          <x:t>EPPG00382813</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MONTO COAL 2 PTY LTD; SANRUS PTY LTD; </x:t>
+          <x:t>Beach Energy Queensland Pty Ltd; SANTOS QNT PTY. LTD.; VAMGAS PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 60 - Waste disposal, 2(e) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - more than 20,000t but not more than 50,000t; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; </x:t>
+          <x:t>Non-Scheduled, Petroleum Activity - Petroleum Lease (PL); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80101 SELENE 4630; ML80101 MULGILDIE 4630; ML80175; ML80175; ML80175; ML80175; ML80175; ML80175; </x:t>
+          <x:t>PL295 EROMANGA 4480; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="AS2" s="0" t="inlineStr">
+          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="AT2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AW2" s="0" t="inlineStr">
+      <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="AX2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AY2" s="0" t="inlineStr">
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>16200.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AZ2" s="0" t="inlineStr">
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>98.4000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BA2" s="0" t="inlineStr">
+      <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BB2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BC2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BD2" s="0" t="inlineStr">
+      <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BE2" s="0" t="inlineStr">
+      <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BF2" s="0" t="inlineStr">
+      <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BG2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BH2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BI2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BJ2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BK2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BL2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="BM2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="BN2" s="0" t="inlineStr">
-[...108 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Trent Cini</x:t>
+          <x:t>David Gornall</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>General Manager - Environment</x:t>
+          <x:t>Acting Manager enironment onshore</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2026</x:t>
+          <x:t>26/02/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -889,111 +784,50 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...59 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -1001,81 +835,50 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
-        </x:is>
-[...29 lines deleted...]
-          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -1109,59 +912,28 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...29 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>