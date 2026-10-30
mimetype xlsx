--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afbc57a817244ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7927f18623204bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R83df2289115745e2"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rd2a01be25e2442bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rb1c2c395184f435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R48e2f8f5f46a44a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rd503c4f03a594ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R280bff3975b84b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc842ce5537514685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83df2289115745e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3cc25bacb74407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf3f474bc48bc4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd2a01be25e2442bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69aae9635cde454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1c2c395184f435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R48e2f8f5f46a44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd503c4f03a594ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R280bff3975b84b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100045102</x:t>
+          <x:t>RET-100041075</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BEXTON INVESTMENTS PTY LTD</x:t>
+          <x:t>ANGLO COAL (GERMAN CREEK) PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSL00075213</x:t>
+          <x:t>EPML00732613</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BEXTON INVESTMENTS PTY LTD; </x:t>
+          <x:t>ANGLO COAL (GERMAN CREEK) PTY LTD; Mitsui German Creek Investment Pty Ltd; JENA PTY. LIMITED; ANGLO COAL (ROPER CREEK) PTY LTD; MARUBENI RESOURCES DEVELOPMENT PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
+          <x:t>Ancillary 16 - Extraction and Screening, 3(c) - Screening, in a year, the following quantity of material - more than 1,000,000t; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 64 - Water treatment, 2(a) - Desalinating, in a day, the following quantity of water, allowing the release of waste to waters other than seawater - 0.5ML to 5ML; Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML50096 UPPER LOCKYER 4352; ML50096 MURPHYS CREEK 4352; ML50054 MURPHYS CREEK 4352; </x:t>
+          <x:t>ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML70047 BUNDOORA ; ML70047 BUNDOORA ; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML1831 DYSART 4745; ML1831 BUNDOORA ; ML1831 MIDDLEMOUNT 4746; ML1831 MACKENZIE RIVER 4705; ML70047 BUNDOORA ; ML70311 MIDDLEMOUNT 4746; ML70311 MACKENZIE RIVER 4705; ML1894 DYSART 4745; ML1894 MIDDLEMOUNT 4746; ML1998 MIDDLEMOUNT 4746; ML1998 MACKENZIE RIVER 4705; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>13.4200</x:t>
+          <x:t>29914.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>7939.6700</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2262.9100</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>792.9500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2279.9100</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
+      <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AK2" s="0" t="inlineStr">
-[...38 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Narelle Orr</x:t>
+          <x:t>Francis Ku</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Office Manager</x:t>
+          <x:t>Commercial Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>15/11/2021</x:t>
+          <x:t>29/03/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>