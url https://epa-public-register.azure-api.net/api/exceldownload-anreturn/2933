--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d91799892a543bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9988d4eccde4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R51c5b6f22ef2458d"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R60e6f58737bb42c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R1844b068761a407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R6a65b5f3cd2b4fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rc8e56e845bd348f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R15cac15ba9df44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787130d96f724168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51c5b6f22ef2458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Read2bae90f9143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7addd1bb84bc4c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R60e6f58737bb42c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01687fa7273467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1844b068761a407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6a65b5f3cd2b4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc8e56e845bd348f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R15cac15ba9df44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100040988</x:t>
+          <x:t>RET-100343283</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Superior Resources Limited</x:t>
+          <x:t>APA (SWQP) PTY LIMITED</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSX04086316</x:t>
+          <x:t>EPPG00568413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SUPERIOR RESOURCES LIMITED; </x:t>
+          <x:t>APA (SWQP) PTY LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 16 - Extraction and Screening, 2(a) - Extracting, other than by dredging, in a year, the following quantity of material - 5,000t to 100,000t; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Schedule 3, 04 - Extending an existing pipeline by more than 150km under a petroleum authority; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM26165 GREENVALE 4816; </x:t>
+          <x:t>PPL129; PPL129; PPL24; PPL24; PPL24; PPL24; PPL24; PPL24; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2233.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
+        <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="T2" s="0" t="inlineStr">
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>422.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1811.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AI2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AJ2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AK2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AL2" s="0" t="inlineStr">
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AM2" s="0" t="inlineStr">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Don McIntosh</x:t>
+          <x:t>Melissa Landriscina</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Exploration Administrator</x:t>
+          <x:t>Environmental Advisor - North</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>29/03/2021</x:t>
+          <x:t>21/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>