--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2253a62c4a5246f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dcce61b0304ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R77147deae344488e"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R79ac571369c54d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R8240111facc1400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rfa6ce2ff62d24b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rbd05970a3dc14de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R56d60a2e21d64a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872da0a7fb3344c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77147deae344488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0847a4ccec5448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R72379c0fea9d49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R79ac571369c54d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3b4d8135a64040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8240111facc1400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa6ce2ff62d24b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbd05970a3dc14de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R56d60a2e21d64a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100796328</x:t>
+          <x:t>RET-100163026</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45657</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>INCITEC PIVOT FERTILISERS LIMITED</x:t>
+          <x:t>Exco Resources Pty Limited</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00885513</x:t>
+          <x:t>EPSX00471213</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SOUTHERN CROSS OPERATIONS PTY LTD; </x:t>
+          <x:t>DINGO MINERALS PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 21 - A mining activity that is an ineligible ERA, other than a mining activity mentioned in items 9 to 20; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; Ancillary 54 - Mechanical waste reprocessing, 2(a) - Operating a facility for receiving and mechanically reprocessing, in a year, the following quantity of general waste - 5,000t or less; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; ERA 50 - Mineral and bulk material handling, 1(b) - Loading or unloading 100t or more of minerals in a day, other than loading or unloading mentioned in item 3, or storing 50,000t or more of minerals - at another place; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 07 - Chemical manufacturing, 4(b) - Manufacturing, in a year, the following quantities of fertiliser - more than 5000t; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; Ancillary 16 - Extraction and Screening, 3(a) - Screening, in a year, the following quantity of material - 5,000t to 100,000t; ERA 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML90068 SELWYN ; ML90068 SELWYN ; ML90068 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; </x:t>
+          <x:t>EPM18256 KURIDALA 4824; EPM18256 MCKINLAY 4823; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>14052.5000</x:t>
+          <x:t>5440.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>1423.4600</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>98.4500</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
-          <x:t>10.3400</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>12.7900</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Matthew Johnson</x:t>
+          <x:t>Julie Byrd</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Acting General Manager - NAO</x:t>
+          <x:t>Senior Environmental Advisor</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>01/04/2025</x:t>
+          <x:t>29/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>