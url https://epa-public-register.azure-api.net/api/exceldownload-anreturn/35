--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a79d85f055840bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f63defb3b4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R401106a1a8d84ada"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R1a7a7f4cfa34468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R3d2493de6ceb403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rd93579f227ea4973"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rda8adfed8f064750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R32f533d9879247be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4af27b0a0b74690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R401106a1a8d84ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c519d613f9b42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb781d24e44e840e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1a7a7f4cfa34468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb910fbf49c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d2493de6ceb403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd93579f227ea4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rda8adfed8f064750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R32f533d9879247be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100553511</x:t>
+          <x:t>RET-100553110</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
           <x:t>NAVARRE MINERALS QUEENSLAND PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPVX00975313</x:t>
+          <x:t>EPML00982113</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
           <x:t>WOLFRAM LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Schedule 3, 16 - Mining gold ore; Ancillary 63 - Sewage Treatment, 1(b-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP - otherwise; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Schedule 3, 18 - Mining lead, silver or zinc separately or in any combination; Schedule 3, 19 - Mining metal ore, other than a metal ore mentioned in items 11, 12, 14, 15, 16,17 or 18; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); Schedule 3, 17 - Mining copper ore; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MDL2010 BOGIE 4805; MDL2010 SPRINGLANDS 4804; </x:t>
+          <x:t>ML10343 BOGIE 4805; ML10375 BOGIE 4805; ML100002 BOGIE 4805; ML10375 BOGIE 4805; ML10375 BOGIE 4805; ML10375 BOGIE 4805; ML10375 BOGIE 4805; ML10375 BOGIE 4805; ML100002 BOGIE 4805; ML10375 BOGIE 4805; ML10343 BOGIE 4805; ML100002 BOGIE 4805; ML100002 BOGIE 4805; ML100002 BOGIE 4805; ML100002 BOGIE 4805; ML10343 BOGIE 4805; ML10343 BOGIE 4805; ML100002 BOGIE 4805; ML10343 BOGIE 4805; ML10343 BOGIE 4805; ML10343 BOGIE 4805; ML10343 BOGIE 4805; ML10375 BOGIE 4805; ML100002 BOGIE 4805; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3752.0000</x:t>
+          <x:t>468.6700</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3.2000</x:t>
+          <x:t>331.8300</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
+          <x:t>10.3400</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AK2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AO2" s="0" t="inlineStr">
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AP2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Loren Lee Egan</x:t>
+          <x:t>Mark Holland</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Senior Tenement Manager</x:t>
+          <x:t>Receiver and Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>11/06/2024</x:t>
+          <x:t>05/04/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>