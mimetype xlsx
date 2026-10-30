--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013dbeb8eeb14ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28abaa9c13104edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R70715363a8a549b1"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Ra803aca45c584690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rd3f07c991be742dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R5af4ec59b82148dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rdb67e0a819fd4bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R497d8cad4e5e46cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3c153cbc584b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70715363a8a549b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf769c3cb57964ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb2e442442ca44e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra803aca45c584690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712650a91f2c4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3f07c991be742dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5af4ec59b82148dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdb67e0a819fd4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R497d8cad4e5e46cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100162078</x:t>
+          <x:t>RET-100165522</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Paul Leo Castles</x:t>
+          <x:t>MOUNT MARGARET MINING PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSL00333713</x:t>
+          <x:t>EPML00851313</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Paul Leo Castles; </x:t>
+          <x:t>MOUNT MARGARET MINING PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
+          <x:t>Schedule 3, 17 - Mining copper ore; Schedule 3, 14 - Mining iron ore; Schedule 3, 16 - Mining gold ore; Schedule 3, 19 - Mining metal ore, other than a metal ore mentioned in items 11, 12, 14, 15, 16,17 or 18; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 07 - Chemical manufacturing, 3(d) - Manufacturing, in a year, a total of 200t or more of any of the following - explosives; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML60431 EROMANGA 4480; </x:t>
+          <x:t>ML7122 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes - You must re-apply for an ERC decision within 10 business days of submitting this annual return</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="R2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>8.3000</x:t>
+          <x:t>3422.4200</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3.0000</x:t>
+          <x:t>738.3800</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>N/A</x:t>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
+          <x:t>1.8800</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Paul Castles</x:t>
+          <x:t>Maryann Wipaki</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Owner</x:t>
+          <x:t>General Manager - HSEC</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>05/12/2021</x:t>
+          <x:t>31/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>