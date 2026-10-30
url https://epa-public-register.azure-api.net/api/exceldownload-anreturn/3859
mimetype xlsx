--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d3079a008547f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddab21c408f64677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R7642f5f0b2eb4a83"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R310f05a01223419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R818132dbfb5a4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R6d93bd6fec9a4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R4b9def1a45154126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R3ffa746ea9b64042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89937ed3636443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7642f5f0b2eb4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R02a0dca1cec44b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd267ebaf2214198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R310f05a01223419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c80bae74a324e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R818132dbfb5a4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6d93bd6fec9a4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4b9def1a45154126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3ffa746ea9b64042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100550600</x:t>
+          <x:t>RET-100342247</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>CHINOVA RESOURCES CLONCURRY MINES PTY LTD</x:t>
+          <x:t>MOUNT MARGARET MINING PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSX02047014</x:t>
+          <x:t>EPML00851313</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>CHINOVA RESOURCES CLONCURRY MINES PTY LTD; </x:t>
+          <x:t>MOUNT MARGARET MINING PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Schedule 3, 17 - Mining copper ore; Schedule 3, 14 - Mining iron ore; Schedule 3, 16 - Mining gold ore; Schedule 3, 19 - Mining metal ore, other than a metal ore mentioned in items 11, 12, 14, 15, 16,17 or 18; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 07 - Chemical manufacturing, 3(d) - Manufacturing, in a year, a total of 200t or more of any of the following - explosives; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM18314 SELWYN ; </x:t>
+          <x:t>ML7122 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90229 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML90198 CLONCURRY 4824; ML7122 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90199 CLONCURRY 4824; ML90157 CLONCURRY 4824; ML90228 CLONCURRY 4824; ML90228 CLONCURRY 4824; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; The map has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; The map has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 1 - Annual returns – map requirements.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3498.0000</x:t>
+          <x:t>3422.4200</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
+          <x:t>738.3800</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.8800</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AK2" s="0" t="inlineStr">
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Michelle Kennedy</x:t>
+          <x:t>Maryann Wipaki</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Authorised Holder Representative</x:t>
+          <x:t>General Manager- HSEC</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>28/03/2024</x:t>
+          <x:t>30/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>