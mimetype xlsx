--- v0 (2026-06-09)
+++ v1 (2026-09-14)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e720a288bd429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab7fb9a4cbe4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rfc7e25c6ea394bc0"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rdacf3a060cfd465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R5ef8e03c44f74a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rfa64a3dd1916432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R20060e5cc399427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R543b470921244449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d505db81a5045b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc7e25c6ea394bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0775a06b10fe472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra2d1fadbae6343bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rdacf3a060cfd465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaf9701af664193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ef8e03c44f74a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfa64a3dd1916432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R20060e5cc399427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R543b470921244449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100795393</x:t>
+          <x:t>RET-100340641</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>OILWELLS, INC. OF KENTUCKY</x:t>
+          <x:t>AZEEZA PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG00304313</x:t>
+          <x:t>EPPG00605613</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Variation</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>OILWELLS, INC. OF KENTUCKY; </x:t>
+          <x:t>Qpme Pty Ltd; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Petroleum Activity - Petroleum Lease (PL); </x:t>
+          <x:t>Non-Scheduled, Petroleum Activity - Petroleum Pipeline Licence (PPL); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL214 QUILPIE 4480; PL214 EROMANGA 4480; </x:t>
+          <x:t>PPL2082; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>21600.0000</x:t>
+          <x:t>23078.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>51.6400</x:t>
+          <x:t>9.6400</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
+          <x:t>8.4000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.2400</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AK2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Chris Way</x:t>
+          <x:t>Darren Brett Stevenson</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>CEO</x:t>
+          <x:t>Chief Operating Officer</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>31/03/2025</x:t>
+          <x:t>30/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>