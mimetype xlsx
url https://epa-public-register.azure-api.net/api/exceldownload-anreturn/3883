--- v0 (2026-06-09)
+++ v1 (2026-09-14)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e37cb307f8b418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b46d6a5f39b40a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Re2dba0aafca44902"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rc0ec400080214b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R6b8291605ff7464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rc603e80c3a4a4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R2ddcd9ce42c04561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R2cf0d16cb6aa418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b8751e06da4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2dba0aafca44902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd6374700990d4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb941e5a138614fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc0ec400080214b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d932e19454ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b8291605ff7464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc603e80c3a4a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ddcd9ce42c04561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2cf0d16cb6aa418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100344417</x:t>
+          <x:t>RET-100553973</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44562</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MT. DOCKERELL MINING PTY LTD</x:t>
+          <x:t>AUSTRALIA PACIFIC LNG PTY LIMITED</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BRMN0039</x:t>
+          <x:t>EPPG00968013</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MT. DOCKERELL MINING PTY LTD; </x:t>
+          <x:t>AUSTRALIA PACIFIC LNG PTY LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 09 - A mining activity involving drilling, costeaning, pitting or carrying out geological surveys causing significant disturbance; Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 63 - Sewage Treatment, 1(b-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP - otherwise; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 07 - A petroleum activity involving injection of a wastefluid into a natural underground reservoir or aquifer; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 60 - Waste disposal, 2(b) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - 2,000t to 5,000t; Non-Scheduled, Petroleum Activity - Authority to Prospect (ATP); Schedule 3, 04 - Extending an existing pipeline by more than 150km under a petroleum authority; Ancillary 63 - Sewage Treatment, 1(a-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - otherwise; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM26775 KURIDALA 4824; EPM26775 DUCHESS 4825; EPM26775 CLONCURRY 4824; EPM26511 KURIDALA 4824; EPM26511 DUCHESS 4825; EPM26694 KURIDALA 4824; EPM27018 DUCHESS 4825; EPM27018 KURIDALA 4824; EPM26474 CLONCURRY 4824; EPM26474 DUCHESS 4825; EPM26474 KURIDALA 4824; EPM26902 KURIDALA 4824; EPM26902 DUCHESS 4825; EPM26628 KURIDALA 4824; EPM26776 KURIDALA 4824; EPM26776 DUCHESS 4825; EPM26776 CLONCURRY 4824; EPM26904 KURIDALA 4824; EPM27469; EPM27470; EPM27806; EPM27815; EPM27815; EPM27861; EPM28285; </x:t>
+          <x:t>ATP788 GORANBA 4421; ATP788 THE GUMS 4406; ATP788 TARA 4421; ATP788 KOGAN 4406; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PFL26 CROSSROADS 4413; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL225 MONTROSE 4370; PL225 BEELBEE ; PL225 KOGAN 4406; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL405 WAIKOLA ; PL405 WALLUMBILLA NORTH 4428; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL267 DALWOGON 4415; PL267 MYALL PARK 4415; PL267 MILES 4415; PL267 CONDAMINE 4416; PL267 COLUMBOOLA 4415; PL267 HOOKSWOOD 4415; PL403 CLIFFORD 4427; PL403 BUNDI ; PL403 CLIFFORD 4427; PL403 BUNDI ; PL403 CLIFFORD 4427; PL403 BUNDI ; PL403 CLIFFORD 4427; PL403 BUNDI ; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; ATP606 DURHAM DOWNS 4454; ATP606 WAIKOLA ; ATP606 WANDOAN 4419; PL1016 EROMANGA 4480; PL1018 TARA 4421; PL1018 TARA 4421; PL1018 TARA 4421; PL403 CLIFFORD 4427; PL403 BUNDI ; PL403 CLIFFORD 4427; PL403 BUNDI ; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL413 WALLUMBILLA NORTH 4428; PL413 YULEBA NORTH 4427; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL215 CROSSROADS 4413; PL215 MONTROSE 4370; PL215 WIEAMBILLA 4413; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL1011 THE GUMS 4406; PL1011 CONDAMINE 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL265 MILES 4415; PL265 CONDAMINE 4416; PL265 NANGRAM 4416; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL226 GREENSWAMP ; PL226 WIEAMBILLA 4413; PL226 CROSSROADS 4413; PL226 COLUMBOOLA 4415; PL226 NANGRAM 4416; PL226 GOOMBI ; PL226 RYWUNG ; PL444 WANDOAN 4419; PL444 WANDOAN 4419; PL444 WANDOAN 4419; PL444 WANDOAN 4419; PL444 WANDOAN 4419; PL1084 NANGRAM 4416; PL1084 CROSSROADS 4413; PL1084 GREENSWAMP ; PL1084 NANGRAM 4416; PL1084 CROSSROADS 4413; PL1084 GREENSWAMP ; PL470 YULEBA NORTH 4427; PL470 JACKSON NORTH 4426; PL470 WOLEEBEE ; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL216 DALWOGON 4415; PL216 KOWGURAN 4415; PL216 MILES 4415; PL216 MYALL PARK 4415; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL408 WAIKOLA ; PL408 CLIFFORD 4427; PL408 BUNDI ; PL220 UPPER DAWSON 4454; PL220 ARCADIA VALLEY ; PL220 BEILBA 4454; PL220 UPPER DAWSON 4454; PL220 ARCADIA VALLEY ; PL220 BEILBA 4454; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL407 WALLUMBILLA NORTH 4428; PL407 CLIFFORD 4427; PL407 YULEBA NORTH 4427; PL407 WAIKOLA ; PL469 JACKSON NORTH 4426; PL469 BOGANDILLA 4425; PL469 WOLEEBEE ; PL469 JACKSON NORTH 4426; PL469 BOGANDILLA 4425; PL469 WOLEEBEE ; PL469 JACKSON NORTH 4426; PL469 BOGANDILLA 4425; PL469 WOLEEBEE ; PL469 JACKSON NORTH 4426; PL469 BOGANDILLA 4425; PL469 WOLEEBEE ; PL469 JACKSON NORTH 4426; PL469 BOGANDILLA 4425; PL469 WOLEEBEE ; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL406 WAIKOLA ; PL406 DURHAM DOWNS 4454; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL266 WIEAMBILLA 4413; PL266 CONDAMINE 4416; PL266 TARA 4421; PL266 THE GUMS 4406; PL470 YULEBA NORTH 4427; PL470 JACKSON NORTH 4426; PL470 WOLEEBEE ; PL470 YULEBA NORTH 4427; PL470 JACKSON NORTH 4426; PL470 WOLEEBEE ; PL470 YULEBA NORTH 4427; PL470 JACKSON NORTH 4426; PL470 WOLEEBEE ; PL470 YULEBA NORTH 4427; PL470 JACKSON NORTH 4426; PL470 WOLEEBEE ; PL471 JACKSON NORTH 4426; PL471 JACKSON NORTH 4426; PL471 JACKSON NORTH 4426; PL471 JACKSON NORTH 4426; PL471 JACKSON NORTH 4426; PPL186 MILES 4415; PPL186 CONDAMINE 4416; PPL186 MILES 4415; PPL186 CONDAMINE 4416; PPL186 MILES 4415; PPL186 CONDAMINE 4416; PPL186 MILES 4415; PPL186 CONDAMINE 4416; PPL186 MILES 4415; PPL186 CONDAMINE 4416; PPL186 MILES 4415; PPL186 CONDAMINE 4416; ATP592 GWAMBEGWINE 4420; ATP592 BROADMERE 4420; ATP592 COORADA 4420; ATP592 GLENHAUGHTON 4420; ATP592 BAROONDAH ; ATP592 MUNGABUNDA 4718; ATP592 EUMAMURRIN 4455; ATP592 HIGHLAND PLAINS 4401; ATP592 KINNOUL ; ATP592 CLIFFORD 4427; ATP592 EUROMBAH ; ATP592 WAIKOLA ; ATP592 DURHAM DOWNS 4454; ATP592 PONY HILLS 4454; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; PL404 WALLUMBILLA NORTH 4428; PL404 YULEBA NORTH 4427; PL404 BUNDI ; PL404 JACKSON NORTH 4426; ATP972 WOLEEBEE ; ATP972 JACKSON NORTH 4426; ATP972 BOGANDILLA 4425; ATP972 WOLEEBEE ; ATP972 JACKSON NORTH 4426; ATP972 BOGANDILLA 4425; ATP972 WOLEEBEE ; ATP972 JACKSON NORTH 4426; ATP972 BOGANDILLA 4425; ATP972 WOLEEBEE ; ATP972 JACKSON NORTH 4426; ATP972 BOGANDILLA 4425; ATP972 WOLEEBEE ; ATP972 JACKSON NORTH 4426; ATP972 BOGANDILLA 4425; PL1106; PL1106; PL1106; PL1106; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; PL297 WALLUMBILLA NORTH 4428; PL297 CLIFFORD 4427; PL297 YULEBA NORTH 4427; PL297 BUNDI ; PL297 JACKSON NORTH 4426; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; WMA2013; PL219 ARCADIA VALLEY ; PL219 GLENHAUGHTON 4420; PL219 ARCADIA VALLEY ; PL219 GLENHAUGHTON 4420; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL412 YULEBA NORTH 4427; PL412 JACKSON NORTH 4426; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; PL272 BAKING BOARD 4413; PL272 CROSSROADS 4413; PL272 CHINCHILLA 4413; PL272 GOOMBI ; PL272 RYWUNG ; PL272 CAMEBY 4413; PL272 GREENSWAMP ; PL272 HOPELAND 4413; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
-          <x:t>No</x:t>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
-          <x:t>No</x:t>
+          <x:t>Yes - Documentation attached</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>128740.0000</x:t>
+          <x:t>474224.4200</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>3050.1400</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>5792.6500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>90.8300</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>127.6600</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Mark Whittle</x:t>
+          <x:t>Jamie Rodda</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Chief Operating Officer</x:t>
+          <x:t>General Manager – HSE, Process Safety, Risk, Assurance &amp; Compliance</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>31/03/2023</x:t>
+          <x:t>26/03/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>