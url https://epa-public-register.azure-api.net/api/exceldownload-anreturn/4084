--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6be9298181d4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5dbc1113f704f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R56d16c1a377a4df9"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R091f26a5d677467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R456f23b0abd8416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Ra4e3495b7f4e4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R8f43082acd3849b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rb2b4f31a6c074477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216e8d1065904815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56d16c1a377a4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1c2548a58962477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0d3782f06dbf46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R091f26a5d677467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2579f07dc0420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R456f23b0abd8416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra4e3495b7f4e4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8f43082acd3849b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb2b4f31a6c074477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,145 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100039458</x:t>
+          <x:t>RET-100160645</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS LIMITED</x:t>
+          <x:t>AEON WALFORD CREEK LIMITED</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG03518115</x:t>
+          <x:t>EPSX00606913</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS LIMITED; BOUNTY OIL &amp; GAS NL; MAWSON PETROLEUM PTY LIMITED; DELHI PETROLEUM PTY. LTD.; AUSTRALIAN GASFIELDS LIMITED; VAMGAS PTY LTD; BRIDGEPORT (EROMANGA) PTY LTD; </x:t>
+          <x:t>AOZORA UC PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP - otherwise; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; Ancillary 61 - Thermal waste reprocessing and treatment, 4 - Thermally reprocessing or treating clinical waste or quarantine waste; Ancillary 61 - Thermal waste reprocessing and treatment, 2(a) - Thermally reprocessing or treating, in a year, the following quantity of category 2 regulated waste - not more than 5,000t; Ancillary 55 - Other waste reprocessing or treatment, 1(c) - Operating a facility for receiving and either reprocessing or treating, in a year, the following quantity of general waste - more than 10,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 55 - Other waste reprocessing or treatment, 3(c) - Operating a facility for receiving and either reprocessing or treating, in a year, the following quantity of category 1 regulated waste - more than 10,000t; ERA 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Ancillary 55 - Other waste reprocessing or treatment, 4 - Operating a facility for receiving and either reprocessing or treating clinical waste or biosecurity waste; Ancillary 55 - Other waste reprocessing or treatment, 2(c) - Operating a facility for receiving and either reprocessing or treating, in a year, the following quantity of category 2 regulated waste - more than 10,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 61 - Thermal waste reprocessing and treatment, 3(a) - Thermally reprocessing or treating, in a year, the following quantity of category 1 regulated waste - not more than 5,000t; Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Ancillary 60 - Waste disposal, 1(b) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - 50,000t to 100,000t; Ancillary 61 - Thermal waste reprocessing and treatment, 1(a) - Thermally reprocessing or treating, in a year, the following quantity of general waste - not more than 5,000t; Ancillary 57 - Regulated Waste Transport, Transporting regulated waste; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL1166; PL1166; PL1079; PL1079; PL1080; PL1080; PL1085; PL1085; PL1118; PL1118; PL1121; PL1121; PL1121; PL1122; PL1122; PL1122; PL1124; PL1124; PL1145; PL1145; PL1159; PL1159; PL1159; PL1159; PL1159; PL1159; PL1159; PL496 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL62 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL82 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL77 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL87 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL495 DURHAM ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL287 DURHAM ; PL87 DURHAM ; PL36 NOCCUNDRA ; PL77 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL1159; PL1159; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1164; PL1165; PL1165; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL175 DURHAM ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL287 DURHAM ; PL495 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL24 NOCCUNDRA ; PL24 DURHAM ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL149 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL24 NOCCUNDRA ; PL24 DURHAM ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL77 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL26 DURHAM ; PL26 NOCCUNDRA ; PL1047 DURHAM ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL133 CAMERON CORNER ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL36 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL36 NOCCUNDRA ; PL62 DURHAM ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL26 DURHAM ; PL26 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL175 DURHAM ; PL133 CAMERON CORNER ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL35 CAMERON CORNER ; PL35 NOCCUNDRA ; PL26 DURHAM ; PL26 NOCCUNDRA ; PL1047 DURHAM ; PL82 DURHAM ; PL149 DURHAM ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL23 DURHAM ; PL23 NOCCUNDRA ; PL25 DURHAM ; PL25 NOCCUNDRA ; PL496 DURHAM ; </x:t>
+          <x:t>EPM18769 BARKLY 4825; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>18800.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>John Sarto</x:t>
+          <x:t>Kathleen Gillis</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>HSER Manager - Onshore</x:t>
+          <x:t>Authorised Agent</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>28/03/2021</x:t>
+          <x:t>30/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>