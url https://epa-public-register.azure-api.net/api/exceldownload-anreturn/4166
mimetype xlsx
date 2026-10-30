--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c152f2f24d4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd045f64cb7af4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R8cb2c7b1f3ee4541"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R4a6bd22ffc284180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rf9c29d164aac448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rf629b3f4b5cb4ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R9b9ef35abe114aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R87c7b831a4724a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cb13f0eb3c4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cb2c7b1f3ee4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5dc6d7da9e6b4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2de4699866c74348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4a6bd22ffc284180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d4a85b845f4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9c29d164aac448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf629b3f4b5cb4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9b9ef35abe114aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R87c7b831a4724a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100039870</x:t>
+          <x:t>RET-100344239</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BOGSIDE MINING INDUSTRIES PTY LTD</x:t>
+          <x:t>FITZROY (CQ) PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00383413</x:t>
+          <x:t>EA0001299</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BOGSIDE MINING INDUSTRIES PTY LTD; </x:t>
+          <x:t>ARGO NATURAL RESOURCES PTY LTD; Nebo Central Coal Pty Ltd; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 20(a) - Clay pit mining, dimension stone mining or mining gemstones (including the material from which gemstones are extracted) - at least 5,000t but not more than 100,000t in a year; </x:t>
+          <x:t>ERA 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; Schedule 3, 13 - Mining black coal; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML4581 SWANBANK 4306; </x:t>
+          <x:t>ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
           <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30.7900</x:t>
+          <x:t>3379.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>11.0100</x:t>
+          <x:t>96.9900</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.7000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.8300</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
-          <x:t>15.0800</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
-          <x:t>4.7000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>15.0800</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Peta Rutherford</x:t>
+          <x:t>Sophie Bereyne</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
           <x:t>Environmental Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>24/03/2021</x:t>
+          <x:t>27/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>