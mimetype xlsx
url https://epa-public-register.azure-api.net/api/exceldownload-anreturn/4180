--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b0c248edaa484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d71065a765d400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R8e86b20c79624be3"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rae10a2ba19304974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc78797151f314c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Re3d4680d961f4e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Raf9eeeefdfbf43dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R630b32cb04fa469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0abe301978455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e86b20c79624be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2ae4e1765907453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R770c63d53e7e44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rae10a2ba19304974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a6025519f9470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc78797151f314c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re3d4680d961f4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raf9eeeefdfbf43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R630b32cb04fa469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,230 +507,340 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100550538</x:t>
+          <x:t>RET-100973044</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BRONCO ENERGY PTY LIMITED</x:t>
+          <x:t>FITZROY (CQ) PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG00860813</x:t>
+          <x:t>EA0001299</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BRONCO ENERGY PTY LIMITED; TOTALENERGIES EP AUSTRALIA III; PAPL (UPSTREAM II) PTY LIMITED; KGLNG E &amp; P II Pty Ltd; </x:t>
+          <x:t>ARGO NATURAL RESOURCES PTY LTD; Nebo Central Coal Pty Ltd; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Petroleum Activity - Authority to Prospect (ATP); Non-Scheduled, Petroleum Activity - Data Acquisition Authority (DAA); </x:t>
+          <x:t>ERA 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; Schedule 3, 13 - Mining black coal; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ATP804 HUMBOLDT ; DAA25; </x:t>
+          <x:t>ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; ML700024 MORANBAH 4744; ML700024 BURTON 4742; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="O2" s="0" t="inlineStr">
+          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AS2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...34 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance, rehabilitation and improvement within Table 2; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 2; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>3379.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>180.5400</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BB2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="BC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.4700</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.0600</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="BI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="BK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.2700</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BN2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="BO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BP2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>N/A</x:t>
+      <x:c r="BQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BS2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.0500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Dave Gornall</x:t>
+          <x:t>Sophie Bereyne</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Acting Manager Environment Onshore HSER</x:t>
+          <x:t>General Manager - ESG</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>26/02/2024</x:t>
+          <x:t>30/03/2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -779,50 +889,172 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100973044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EA0001299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM1 - Preliminary Investigation underway to determine removal of infrastructure</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Proposed to be effective</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100973044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EA0001299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM3 - NIL disturbance occurred in ponding area therefore NIL chance of contamination</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Proposed to be effective</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -830,50 +1062,81 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100973044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EA0001299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -907,28 +1170,150 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100973044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EA0001299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dec 10 2026 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM1 - Preliminary Investigation underway to determine removal of infrastructure</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Proposed to be effective</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100973044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EA0001299</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Dec 10 2026 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM3 - NIL disturbance occurred in ponding area therefore NIL chance of contamination</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Proposed to be effective</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>