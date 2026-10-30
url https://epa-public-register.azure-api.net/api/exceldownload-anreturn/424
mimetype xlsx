--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399fd8fde97b480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e26f4607c9b43b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rbb745065a50a40b7"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R1b0bc3d3b84e4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R42b7928aa880491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R6f5b643d5b144a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Raac99937d2444985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R1aba84f072294765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raedf852ede5f4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb745065a50a40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8ecf676c6e084f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdc8dcdfe46c9419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1b0bc3d3b84e4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dddcb81236943ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42b7928aa880491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6f5b643d5b144a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raac99937d2444985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1aba84f072294765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100163088</x:t>
+          <x:t>RET-100344177</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44197</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44561</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44652</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Patrick Charles Fitzgerald</x:t>
+          <x:t>SOUTHERN CROSS FERTILISERS PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPVL00375613</x:t>
+          <x:t>EPML00885513</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Patrick Charles Fitzgerald; </x:t>
+          <x:t>SOUTHERN CROSS OPERATIONS PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
+          <x:t>Ancillary 16 - Extraction and Screening, 3(a) - Screening, in a year, the following quantity of material - 5,000t to 100,000t; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Ancillary 54 - Mechanical waste reprocessing, 2(a) - Operating a facility for receiving and mechanically reprocessing, in a year, the following quantity of general waste - 5,000t or less; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 07 - Chemical manufacturing, 4(b) - Manufacturing, in a year, the following quantities of fertiliser - more than 5000t; ERA 50 - Mineral and bulk material handling, 1(b) - Loading or unloading 100t or more of minerals in a day, other than loading or unloading mentioned in item 3, or storing 50,000t or more of minerals - at another place; Schedule 3, 21 - A mining activity that is an ineligible ERA, other than a mining activity mentioned in items 9 to 20; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; ERA 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML20442 GROGANVILLE 4892; ML20403 GROGANVILLE 4892; ML20441 GROGANVILLE 4892; ML100133 GROGANVILLE 4892; ML20442 GROGANVILLE 4892; ML20403 GROGANVILLE 4892; ML20441 GROGANVILLE 4892; ML100133 GROGANVILLE 4892; </x:t>
+          <x:t>ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5556 DAJARRA 4825; ML5556 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5551 SELWYN ; ML5551 DAJARRA 4825; ML5543 DAJARRA 4825; ML5543 SELWYN ; ML90068 SELWYN ; ML90068 SELWYN ; ML90068 SELWYN ; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="R2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>99.6400</x:t>
+          <x:t>14034.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1267.5000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>98.4500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>85.2200</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.5500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AI2" s="0" t="inlineStr">
-[...48 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ben Crous</x:t>
+          <x:t>Robert Mossop</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Tenement Officer</x:t>
+          <x:t>Site Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>04/04/2022</x:t>
+          <x:t>30/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>