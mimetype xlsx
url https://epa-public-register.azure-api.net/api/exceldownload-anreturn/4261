--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0321fd7ad96448dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c8f613851de419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Ra724ec99a2ef4b2d"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R42ca8738a9914bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R6f46ef199daa4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R83a4ce75b8bb429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R19ef08d63e614d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R8c3ca57a1f644ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4b15e56c274db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra724ec99a2ef4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R193084ee9b3f48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rea32c47bb0d043f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R42ca8738a9914bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436a0ca9a3f74f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f46ef199daa4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R83a4ce75b8bb429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R19ef08d63e614d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8c3ca57a1f644ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,235 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100795895</x:t>
+          <x:t>RET-100164129</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45657</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS LIMITED</x:t>
+          <x:t>CHINOVA RESOURCES OSBORNE PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>P-EA-100203855</x:t>
+          <x:t>EPML00873613</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS PETROLEUM PTY LTD; VAMGAS PTY LTD; SANTOS LIMITED; DELHI PETROLEUM PTY. LTD.; </x:t>
+          <x:t>CHINOVA RESOURCES OSBORNE PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Petroleum Activity - Petroleum Pipeline Licence (PPL); </x:t>
+          <x:t>Schedule 3, 19 - Mining metal ore, other than a metal ore mentioned in items 11, 12, 14, 15, 16,17 or 18; Ancillary 31 - Mineral processing, 2(a) - Processing, in a year, the following quantities of mineral products, other than coke - 1000t to 100,000t; Schedule 3, 16 - Mining gold ore; ERA 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Schedule 3, 17 - Mining copper ore; Ancillary 07 - Chemical manufacturing, 3(d) - Manufacturing, in a year, a total of 200t or more of any of the following - explosives; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PPL14; PPL8; </x:t>
+          <x:t>ML90040 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90187 SELWYN ; ML90057 SELWYN ; ML90057 WARENDA 4829; ML90057 WARBURTON 4823; ML90158 SELWYN ; ML90158 SELWYN ; ML90158 SELWYN ; ML90158 SELWYN ; ML90158 SELWYN ; ML90158 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; ML90040 SELWYN ; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>15200.0000</x:t>
+          <x:t>5948.0600</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>124.7000</x:t>
+          <x:t>319.9000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
+          <x:t>133.6000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.8000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Dave Gornall</x:t>
+          <x:t>Carl Rieck</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager Environment EA PNG</x:t>
+          <x:t>Manager Environment, Sustainability and Community</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>01/04/2025</x:t>
+          <x:t>01/04/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>