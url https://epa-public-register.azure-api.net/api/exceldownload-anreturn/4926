--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca756c70c1334be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70956f6ea774486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Re2070e686a5f402f"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R4203ccaf78714173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R6a0194d9cef745b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R7b50ab455f024472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R393cce2e6c484f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Ra12f024d07504b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b09817cce99422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2070e686a5f402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf517c1d84a3e494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf237c01a4a8643f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4203ccaf78714173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b81b0cc33dc43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a0194d9cef745b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7b50ab455f024472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R393cce2e6c484f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra12f024d07504b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,280 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100165735</x:t>
+          <x:t>RET-100972926</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44197</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44561</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44652</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AUSTRAL RESOURCES OPERATIONS PTY LTD</x:t>
+          <x:t>JELLINBAH GROUP PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPVX02657614</x:t>
+          <x:t>EPML00516813</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AUSTRAL RESOURCES OPERATIONS PTY LTD; </x:t>
+          <x:t>TREMELL PTY. LTD.; SOJITZ DEVELOPMENT PTY LTD; MARUBENI RESOURCES DEVELOPMENT PTY LTD; JELLINBAH GROUP PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 60 - Waste disposal, 1(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - less than 50,000t; Ancillary 16 - Extraction and Screening, 2(c) - Extracting, other than by dredging, in a year, the following quantity of material - more than 1,000,000t; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Ancillary 16 - Extraction and Screening, 3(c) - Screening, in a year, the following quantity of material - more than 1,000,000t; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 38 - Surface coating, 1(a) - Anodising, electroplating, enamelling or galvanising using, in a year, the following quantity of surface coating materials - 1t to 100t; Schedule 3, 13 - Mining black coal; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM17415 GUNPOWDER 4825; </x:t>
+          <x:t>ML80140 BLUFF 4702; ML70446 MACKENZIE RIVER 4705; ML80165 BLUFF 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML70446 MACKENZIE RIVER 4705; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80108 BLUFF 4702; ML80184 BLUFF 4702; ML80140 BLUFF 4702; ML700013 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80018 BLUFF 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML700013 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML80140 BLUFF 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML2418 BLUFF 4702; ML80018 BLUFF 4702; ML80140 BLUFF 4702; ML80108 BLUFF 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML70446 MACKENZIE RIVER 4705; ML80108 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML70446 MACKENZIE RIVER 4705; ML80108 BLUFF 4702; ML80018 BLUFF 4702; ML80018 BLUFF 4702; ML80018 BLUFF 4702; ML80140 BLUFF 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML80184 BLUFF 4702; ML80165 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML80108 BLUFF 4702; ML80184 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML80165 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML700013 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML70446 MACKENZIE RIVER 4705; ML6992 BLUFF 4702; ML70446 MACKENZIE RIVER 4705; ML80018 BLUFF 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML80108 BLUFF 4702; ML700013 JELLINBAH 4702; ML70445 MACKENZIE RIVER 4705; ML80140 BLUFF 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML2418 BLUFF 4702; ML80140 BLUFF 4702; ML80184 BLUFF 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML80018 BLUFF 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML80165 BLUFF 4702; ML80165 BLUFF 4702; ML6992 BLUFF 4702; ML2418 BLUFF 4702; ML80068 BLUFF 4702; ML80068 JELLINBAH 4702; ML80184 BLUFF 4702; ML700013 JELLINBAH 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML80140 BLUFF 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML6992 BLUFF 4702; ML80165 BLUFF 4702; ML6992 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML80108 BLUFF 4702; ML80165 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML80018 BLUFF 4702; ML80165 BLUFF 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML6992 BLUFF 4702; ML70446 MACKENZIE RIVER 4705; ML6992 BLUFF 4702; ML700013 JELLINBAH 4702; ML6992 BLUFF 4702; ML80165 BLUFF 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML80184 BLUFF 4702; ML70448 MACKENZIE RIVER 4705; ML70448 JELLINBAH 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML80018 BLUFF 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML80108 BLUFF 4702; ML70446 MACKENZIE RIVER 4705; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML6992 BLUFF 4702; ML6992 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML70446 MACKENZIE RIVER 4705; ML80184 BLUFF 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML2418 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML80140 BLUFF 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML80184 BLUFF 4702; ML700012 JELLINBAH 4702; ML700012 BLUFF 4702; ML80129 BLUFF 4702; ML80129 JELLINBAH 4702; ML700013 JELLINBAH 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML2418 BLUFF 4702; ML700013 JELLINBAH 4702; ML2418 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML80184 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML80053 BLACKWATER 4717; ML80053 BLUFF 4702; ML80053 JELLINBAH 4702; ML700013 JELLINBAH 4702; ML2418 BLUFF 4702; ML70445 MACKENZIE RIVER 4705; ML2418 BLUFF 4702; ML70449 MACKENZIE RIVER 4705; ML70449 JELLINBAH 4702; ML700011 BLUFF 4702; ML700011 JELLINBAH 4702; ML70445 MACKENZIE RIVER 4705; ML80108 BLUFF 4702; ML2418 BLUFF 4702; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="O2" s="0" t="inlineStr">
+          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AS2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="T2" s="0" t="inlineStr">
+      <x:c r="AT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance, rehabilitation and improvement within Table 2; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 2; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8331.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AY2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>N/A</x:t>
+      <x:c r="AZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>4741.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>75.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>302.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>702.6000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.9000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>187.6000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>84.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>138.7000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BS2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>39.3000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.4000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>246.7000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>54.2000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Lisa Orr</x:t>
+          <x:t>Tara Sullivan</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AHR</x:t>
+          <x:t>General Consel AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>14/03/2022</x:t>
+          <x:t>23/03/2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -819,50 +829,81 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -870,50 +911,81 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -947,28 +1019,272 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Jan  1 2032 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>168.40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Actions up to seeding as required.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Revegetation monitoring ongoing.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Jan  1 2032 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>8.80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Actions up to seeding as required.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Revegetation monitoring ongoing.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C4" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D4" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Jan  1 2032 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>200.10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Bulk earthworks and reprofiling.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Progress monitoring ongoing for design.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100972926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B5" s="2" t="n">
+        <x:v>45658</x:v>
+      </x:c>
+      <x:c r="C5" s="2" t="n">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="D5" s="2" t="n">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00516813</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM4. RM9, RM10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Jan  1 2032 12:00AM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>88.70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Various millstone stages of progress.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Monitoring and progressive rehab cont.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>