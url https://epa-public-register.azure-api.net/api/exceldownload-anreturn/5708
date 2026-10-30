--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5635cdf8669f4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536abdc515e642df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc819950f3a524006"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R482bba1a63614760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rabf25b6a9f414f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Ra2e1feb1a8154083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R64c263d667e94f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R39456a8e8dfb415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69de6af138c43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc819950f3a524006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2050839d1a374276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R39ad36b1c74b4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R482bba1a63614760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54311aded2a64312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabf25b6a9f414f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2e1feb1a8154083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R64c263d667e94f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R39456a8e8dfb415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,135 +507,135 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100163512</x:t>
+          <x:t>RET-100165590</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Auctus Resources Pty Ltd</x:t>
+          <x:t>BLACKWOOD RESOURCES PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00562913</x:t>
+          <x:t>EPSX00632413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>NUGGET BUCKET PTY LTD; </x:t>
+          <x:t>BLACKWOOD RESOURCES PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 08 - Chemical Storage, 2 - Storing 50t or more of chemicals of dangerous goods class 6, division 6.1 under subsection (1)(b); Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 17 - Mining copper ore; Ancillary 16 - Extraction and Screening, 2(c) - Extracting, other than by dredging, in a year, the following quantity of material - more than 1,000,000t; Schedule 3, 16 - Mining gold ore; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Schedule 3, 21 - A mining activity that is an ineligible ERA, other than a mining activity mentioned in items 9 to 20; Schedule 3, 18 - Mining lead, silver or zinc separately or in any combination; Ancillary 16 - Extraction and Screening, 3(c) - Screening, in a year, the following quantity of material - more than 1,000,000t; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 60 - Waste disposal, 2(a) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(b) - less than 2000t; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Coal (EPC); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML4928 CHILLAGOE 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML5319 CHILLAGOE 4871; ML5319 ROOKWOOD 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4910 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4911 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4977 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML4921 CHILLAGOE 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML20640 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML5176 CHILLAGOE 4871; ML5176 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; ML20658 ROOKWOOD 4871; </x:t>
+          <x:t>EPC2237 TAROOM 4420; EPC2237 BUNGABAN ; EPC2237 ROCHE CREEK ; EPC2237 COCKATOO 4419; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>2390.9100</x:t>
+          <x:t>28480.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
@@ -721,61 +721,61 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Kathleen Gillis</x:t>
+          <x:t>Annemarie Cariappa</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Authorised Agent</x:t>
+          <x:t>AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2022</x:t>
+          <x:t>22/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>