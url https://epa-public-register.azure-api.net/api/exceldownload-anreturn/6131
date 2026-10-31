--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a4f9f3485c4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a3bacf7db34a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R7e8e8d1ab73d4286"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Redac979704f245bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rabf17acd30c045b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rf65c972726f4495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rbf76a7d9e330433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R730ea2e1e9d24bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f1f1c9aea14724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e8e8d1ab73d4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8580357412474e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7c90f2263b4244a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Redac979704f245bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2158c09a3c3343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabf17acd30c045b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf65c972726f4495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbf76a7d9e330433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R730ea2e1e9d24bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>