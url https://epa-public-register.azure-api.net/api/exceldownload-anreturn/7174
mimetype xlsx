--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd937d95c7bf4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cc416e7c8344e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R2552b8241d184b1f"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rbde267b76d01423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R101eaf42bd69482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R5dfae4e3e3aa4de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R4aaf9735f7154f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R984391bc1aed40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a3761b6a544ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2552b8241d184b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c29ce089ea74d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra2a47603baef4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbde267b76d01423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c3e3584d31414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R101eaf42bd69482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5dfae4e3e3aa4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4aaf9735f7154f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R984391bc1aed40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,170 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100548259</x:t>
+          <x:t>RET-100343953</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Russell Hickey</x:t>
+          <x:t>GS COAL PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSL01610413</x:t>
+          <x:t>EPML00634113</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Russell Hickey; </x:t>
+          <x:t>J-POWER AUSTRALIA PTY. LTD.; J.C.D. AUSTRALIA PTY.LTD.; GS COAL PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
+          <x:t>Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 13 - Mining black coal; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML20405 LAKELAND 4871; </x:t>
+          <x:t>ML1881 CLERMONT 4721; ML1995 CLERMONT 4721; ML700020 CLERMONT 4721; ML2355 CLERMONT 4721; ML1788 CLERMONT 4721; ML1884 CLERMONT 4721; ML1884 WOLFANG 4721; ML1881 CLERMONT 4721; ML2355 CLERMONT 4721; ML1788 CLERMONT 4721; ML700020 CLERMONT 4721; ML1884 CLERMONT 4721; ML1884 WOLFANG 4721; ML70334 CLERMONT 4721; ML1995 CLERMONT 4721; ML1995 CLERMONT 4721; ML1788 CLERMONT 4721; ML700020 CLERMONT 4721; ML2355 CLERMONT 4721; ML70334 CLERMONT 4721; ML2355 CLERMONT 4721; ML1884 CLERMONT 4721; ML1884 WOLFANG 4721; ML700020 CLERMONT 4721; ML70343 CLERMONT 4721; ML1787 CLERMONT 4721; ML70334 CLERMONT 4721; ML1884 CLERMONT 4721; ML1884 WOLFANG 4721; ML700020 CLERMONT 4721; ML70334 CLERMONT 4721; ML70343 CLERMONT 4721; ML1884 CLERMONT 4721; ML1884 WOLFANG 4721; ML1787 CLERMONT 4721; ML1787 CLERMONT 4721; ML70343 CLERMONT 4721; ML70343 CLERMONT 4721; ML1881 CLERMONT 4721; ML1995 CLERMONT 4721; ML2355 CLERMONT 4721; ML1995 CLERMONT 4721; ML1881 CLERMONT 4721; ML1788 CLERMONT 4721; ML70343 CLERMONT 4721; ML1881 CLERMONT 4721; ML1787 CLERMONT 4721; ML70334 CLERMONT 4721; ML1788 CLERMONT 4721; ML1787 CLERMONT 4721; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
+          <x:t>3914.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1674.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="T2" s="0" t="inlineStr">
+      <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>680.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
+          <x:t>67.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>36.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
+          <x:t>55.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>50.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Russell Charles Hickey</x:t>
+          <x:t>Clare Foley</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Owner</x:t>
+          <x:t>Manager Environment and Community</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>24/03/2024</x:t>
+          <x:t>06/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>