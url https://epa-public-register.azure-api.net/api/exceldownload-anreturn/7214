--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0844ed255b24b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aaf4de25694ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R4749d6b0018246c6"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R0a4d184dbc5d497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R96f664c45d394836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R7809fb1963624205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rb26548427108436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rd3cea8f76b2e48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c06aad93fd4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4749d6b0018246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5f7810ba3f064b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbf60b6fb23a4475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0a4d184dbc5d497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9e22d853934027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96f664c45d394836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7809fb1963624205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb26548427108436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd3cea8f76b2e48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100045142</x:t>
+          <x:t>RET-100163615</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS CSG PTY LTD</x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG00898213</x:t>
+          <x:t>EPSX04029616</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PAPL (Upstream) Pty Limited; TOTALENERGIES EP AUSTRALIA; SANTOS CSG PTY LTD; KGLNG E&amp;P PTY LTD; TOTALENERGIES EP AUSTRALIA II; </x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 14 - Electricity generation, 1 - Generating electricity by using gas at a rated capacity of 10MW electrical or more; Ancillary 64 - Water treatment, 3 - Treating 10ML or more raw water in a day; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 55 - Other waste reprocessing or treatment, 2(c) - Operating a facility for receiving and either reprocessing or treating, in a year, the following quantity of category 2 regulated waste - more than 10,000t; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 10 - Gas producing, Manufacturing, processing or reforming 200t or more of hydrocarbon gas in a year; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 09 - Hydrocarbon gas refining, 1(b) - Hydrocarbon gas refining (the relevant activity) consists of refining natural gas or coal seam methane gas - 200,000,000 cubic metres or more of natural gas; Schedule 3, 07 - A petroleum activity involving injection of a wastefluid into a natural underground reservoir or aquifer; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; PL318 TINGUN 4455; PL318 WALLUMBILLA 4428; PL318 WALLUMBILLA SOUTH 4428; ATP2017 WALLUMBILLA SOUTH 4428; ATP2017 NOORINDOO 4417; ATP2017 WARKON 4417; ATP2017 WALLUMBILLA SOUTH 4428; ATP2017 NOORINDOO 4417; ATP2017 WARKON 4417; ATP2017 WALLUMBILLA SOUTH 4428; ATP2017 NOORINDOO 4417; ATP2017 WARKON 4417; ATP2017 WALLUMBILLA SOUTH 4428; ATP2017 NOORINDOO 4417; ATP2017 WARKON 4417; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL313 TINGUN 4455; PL313 PICKANJINNIE 4428; PL313 BLYTHDALE 4455; PL313 EUTHULLA 4455; PL313 DARGAL ROAD 4455; PL313 ORANGE HILL 4455; PL313 ROMA 4455; PL313 BUNGIL 4455; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL323 WALLUMBILLA 4428; PL323 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL310 MOOGA 4455; PL310 PICKANJINNIE 4428; PL310 WALLUMBILLA 4428; PL310 WALLUMBILLA NORTH 4428; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL322 ORANGE HILL 4455; PL322 EUMAMURRIN 4455; PL322 EUTHULLA 4455; PL322 ORALLO 4455; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL1020 MOOGA 4455; PL1020 PICKANJINNIE 4428; PL1020 WALLUMBILLA 4428; PL1020 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL309 EUMAMURRIN 4455; PL309 EUTHULLA 4455; PL309 MOOGA 4455; PL309 PICKANJINNIE 4428; PL309 WALLUMBILLA NORTH 4428; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL1019 MOOGA 4455; PL1019 PICKANJINNIE 4428; PL1019 WALLUMBILLA NORTH 4428; PL1019 EUMAMURRIN 4455; PL1019 EUTHULLA 4455; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL315 EUTHULLA 4455; PL315 BLYTHDALE 4455; PL315 TINGUN 4455; PL315 WALLUMBILLA 4428; PL315 WALLUMBILLA NORTH 4428; PL315 WALLUMBILLA SOUTH 4428; PL315 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL314 EUTHULLA 4455; PL314 MOOGA 4455; PL314 BLYTHDALE 4455; PL314 PICKANJINNIE 4428; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL319 MOUNT ABUNDANCE 4455; PL319 BUNGIL 4455; PL319 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL317 ROMA 4455; PL317 BUNGIL 4455; PL317 BLYTHDALE 4455; PL317 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; PL316 BUNGEWORGORAI 4455; PL316 DARGAL ROAD 4455; PL316 MOUNT ABUNDANCE 4455; PL316 ROMA 4455; PL316 BUNGIL 4455; PL316 TINGUN 4455; </x:t>
+          <x:t>EPM26221 MULGRAVE 4807; EPM26221 SWANS LAGOON 4807; EPM28619; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>262300.0000</x:t>
+          <x:t>12874.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>2141.5000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>1253.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
-          <x:t>184.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
-          <x:t>130.9000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>John Sarto</x:t>
+          <x:t>James Patterson</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>HSER Manager - Onshore</x:t>
+          <x:t>Chief Geologist</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>29/03/2021</x:t>
+          <x:t>24/02/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>