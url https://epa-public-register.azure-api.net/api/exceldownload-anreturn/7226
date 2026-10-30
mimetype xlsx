--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff6fae10d844dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5290c71300f04a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rca46644a34544876"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R96f989f557464276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R73777355aa084469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R790a4394e33f421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R44bdf5a13a0247d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Redc20730ccea4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac59ecf15b543b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca46644a34544876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R674e0f63063a4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4bb7dcfc716e4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R96f989f557464276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce846e06484421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R73777355aa084469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R790a4394e33f421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R44bdf5a13a0247d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Redc20730ccea4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,235 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100795709</x:t>
+          <x:t>RET-100342341</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45292</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45748</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS CSG PTY LTD</x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EA0001210</x:t>
+          <x:t>EPSX00229913</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>TOTALENERGIES EP AUSTRALIA II; KGLNG E&amp;P PTY LTD; SANTOS CSG PTY LTD; TOTALENERGIES EP AUSTRALIA; PAPL (Upstream) Pty Limited; </x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; </x:t>
+          <x:t>EPM18029 MINGELA 4816; EPM18029 RAVENSWOOD 4816; EPM18029 SEVENTY MILE 4820; EPM18029 DOTSWOOD 4820; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>7673.0000</x:t>
+          <x:t>3215.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>289.6300</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>168.2000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
-          <x:t>1.3300</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>David Gornall</x:t>
+          <x:t>STEVEN HARPER</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager Environment EA PNG</x:t>
+          <x:t>EXPLORATION MANAGER</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>01/04/2025</x:t>
+          <x:t>28/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>