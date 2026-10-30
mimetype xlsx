--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41414328cc3f40ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19f282d64294fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rcacb127bd2f94e71"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rfa41e97c7ab6467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R68ec64fd6d5942fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R56fab1a19403493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R6bb7113a02594f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R494ed9c6923b4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f214a71df1b4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcacb127bd2f94e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R69a3a080c3c443e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R002b53a0b10340f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfa41e97c7ab6467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61667068dcf5478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68ec64fd6d5942fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R56fab1a19403493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6bb7113a02594f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R494ed9c6923b4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,235 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100972707</x:t>
+          <x:t>RET-100044060</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>46022</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>46113</x:v>
+        <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS CSG PTY LTD</x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPPG03516615</x:t>
+          <x:t>EPSX00614213</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>TOTALENERGIES EP AUSTRALIA; PAPL (UPSTREAM II) PTY LIMITED; SANTOS CSG PTY LTD; KGLNG E&amp;P PTY LTD; TOTALENERGIES EP AUSTRALIA II; </x:t>
+          <x:t>RAVENSWOOD GOLD PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Petroleum and Gas</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; Ancillary 64 - Water treatment, 3 - Treating 10ML or more raw water in a day; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 55 - Other waste reprocessing or treatment, 2(c) - Operating a facility for receiving and either reprocessing or treating, in a year, the following quantity of category 2 regulated waste - more than 10,000t; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; PL320 TINGUN 4455; PL320 WALLUMBILLA SOUTH 4428; </x:t>
+          <x:t>EPM15099 RAVENSWOOD 4816; EPM15099 MULGRAVE 4807; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>25713.0000</x:t>
+          <x:t>17280.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>192.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>28.4000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>David Gornall</x:t>
+          <x:t>Caitlin Mahoney</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager Environment EA PNG</x:t>
+          <x:t>AHR, Hetherington Exploration &amp; Mining Title Services (QLD) Pty Ltd</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>01/04/2026</x:t>
+          <x:t>04/03/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>