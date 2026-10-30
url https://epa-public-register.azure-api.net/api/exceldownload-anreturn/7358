--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a17bf30bc34068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02035255db8b4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Re410ea9875074e9f"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R64c88f437b03495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc38e0f54a9a547f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Ra06d69f81ba94da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R2cf3be42fd5046a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R730747aba21a48d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774715e73481450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re410ea9875074e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf48c34792a37406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R15bb46e967a44d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R64c88f437b03495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3c2d178e6b40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc38e0f54a9a547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra06d69f81ba94da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2cf3be42fd5046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R730747aba21a48d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,170 +507,170 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100553140</x:t>
+          <x:t>RET-100342150</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>L &amp; P MINES PTY LTD</x:t>
+          <x:t>CROMARTY RESOURCES PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML01722313</x:t>
+          <x:t>EPVX00822913</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Variation</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MT RUBY MINES PTY LTD; TABLELANDS MINING GROUP PTY LTD; L &amp; P MINES PTY LTD; </x:t>
+          <x:t>SUNSHINE (RAVENSWOOD) PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 09 - A mining activity involving drilling, costeaning, pitting or carrying out geological surveys causing significant disturbance; Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 14 - Mining iron ore; Ancillary 31 - Mineral processing, 2(a) - Processing, in a year, the following quantities of mineral products, other than coke - 1000t to 100,000t; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Non-Scheduled, Mining Activity - Mining Lease (ML); Schedule 3, 10 - Investigating the potential development of a mineral resource by large bulk sampling or constructing an exploratory shaft, adit or open pit; Schedule 3, 19 - Mining metal ore, other than a metal ore mentioned in items 11, 12, 14, 15, 16,17 or 18; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML20488 ALMADEN 4871; ML20488 ALMADEN 4871; ML20488 ALMADEN 4871; ML20488 ALMADEN 4871; ML20488 ALMADEN 4871; ML20488 ALMADEN 4871; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML100142 MILLSTREAM 4888; ML100142 SILVER VALLEY 4872; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20414 SILVER VALLEY 4872; ML20414 MILLSTREAM 4888; ML20701 MOUNT GARNET 4872; ML20701 MOUNT GARNET 4872; ML20701 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; ML20743 MOUNT GARNET 4872; </x:t>
+          <x:t>EPM27357 BASALT 4820; EPM27357 CAMPASPE 4820; EPM27357 HOMESTEAD 4816; EPM12766 SEVENTY MILE 4820; EPM26718 SEVENTY MILE 4820; EPM26718 BLACK JACK 4820; EPM26718 CAMPASPE 4820; EPM10582 SEVENTY MILE 4820; EPM10582 BASALT 4820; EPM10582 CAMPASPE 4820; EPM10582 HOMESTEAD 4816; EPM16929 BASALT 4820; EPM16929 CAMPASPE 4820; EPM16929 HOMESTEAD 4816; EPM27520; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>526.0000</x:t>
+          <x:t>32100.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>31.5000</x:t>
+          <x:t>0.7100</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>5.5000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
@@ -721,61 +721,61 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Kate Grundy</x:t>
+          <x:t>Stacey Venter</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Environmental Advisor</x:t>
+          <x:t>AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>24/04/2024</x:t>
+          <x:t>15/03/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>