--- v0 (2026-06-12)
+++ v1 (2026-09-15)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70f9e37a822c4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra101a9cb8749452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R3a1e92d8252e47a2"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R9d63c636d5cb4f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R0ea54c39feb64ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rbaea0bfdf995491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R2eff90e8b0794b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rd319da6195c241e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbc089e8c4954c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a1e92d8252e47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R19d8ba64076e428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc866b2e0afca44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9d63c636d5cb4f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5b66a71987461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ea54c39feb64ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbaea0bfdf995491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2eff90e8b0794b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd319da6195c241e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,340 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100341292</x:t>
+          <x:t>RET-100553184</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44562</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP COAL PTY LTD</x:t>
+          <x:t>ABERDARE COLLIERIES PROPRIETARY LIMITED</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPVX00140213</x:t>
+          <x:t>EPML00417213</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Variation</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP COAL PTY LTD; QCT INVESTMENT PTY. LTD.; Mitsubishi Development Pty Ltd; Umal Consolidated Pty Ltd; QCT MINING PTY. LTD.; BHP Queensland Coal Investments Pty Ltd; QCT RESOURCES PTY LIMITED; </x:t>
+          <x:t>ABERDARE COLLIERIES PROPRIETARY LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Coal (EPC); </x:t>
+          <x:t>Schedule 3, 13 - Mining black coal; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPC718 MACKENZIE RIVER 4705; EPC718 MAY DOWNS 4746; EPC718 MIDDLEMOUNT 4746; EPC718 DYSART 4745; </x:t>
+          <x:t>ML50074 BRIGALOW 4412; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="O2" s="0" t="inlineStr">
+          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AS2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="R2" s="0" t="inlineStr">
+      <x:c r="AT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance, rehabilitation and improvement within Table 2; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 2; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AW2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="S2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="T2" s="0" t="inlineStr">
+      <x:c r="AX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2374.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>442.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>87.2000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BI2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="BJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="BK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>66.7000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BN2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="BO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.3000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BS2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BU2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="BV2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="BW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>45.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BZ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="CA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CG2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="CH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="CI2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Katelin Balderson</x:t>
+          <x:t>Gavin Dann</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>HSE Superintendent</x:t>
+          <x:t>Kogan Creek Power Station General Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>24/03/2023</x:t>
+          <x:t>27/03/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -819,50 +889,233 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553184</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00417213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2b</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>4.60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Revegetation</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Vegetation growth evident</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553184</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00417213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>44.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>41.60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Revegetation</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Contains 2.47ha of infrastructure</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553184</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C4" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D4" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00417213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Shaped and Topsoil applied</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Topsoil spread across the surface ready for ameliorants to be added</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -870,50 +1123,81 @@
         </x:is>
       </x:c>
       <x:c r="E1" s="0" t="inlineStr">
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553184</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00417213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -947,28 +1231,59 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100553184</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00417213</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>