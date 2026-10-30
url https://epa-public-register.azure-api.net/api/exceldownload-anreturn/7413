--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f179704218497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0d1363214e4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R7e054e43e36b47fb"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R6d62feb0140d4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R9bc4a7fe127f4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rfcb44a80cc34473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rd2cb17d06bf348bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Ra217425e8ffc4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec0a43608e542ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e054e43e36b47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6ede7dd7475640e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbdac6dc1620b4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R6d62feb0140d4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14908fb5101b4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bc4a7fe127f4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfcb44a80cc34473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd2cb17d06bf348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra217425e8ffc4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,230 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100045571</x:t>
+          <x:t>RET-100165303</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>43831</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44196</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44287</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>SANTOS CSG PTY LTD</x:t>
+          <x:t>QCLNG Operating Company Pty Ltd</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EA0001210</x:t>
+          <x:t>EPPG00711513</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
           <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>TOTALENERGIES EP AUSTRALIA II; KGLNG E&amp;P PTY LTD; SANTOS CSG PTY LTD; TOTALENERGIES EP AUSTRALIA; PAPL (Upstream) Pty Limited; </x:t>
+          <x:t>QCLNG OPERATING COMPANY PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Schedule 3, 06 - A petroleum activity carried out on a site containing a high hazard dam or a significant hazard dam; </x:t>
+          <x:t>Ancillary 10 - Gas producing, Manufacturing, processing or reforming 200t or more of hydrocarbon gas in a year; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Non-Scheduled, Petroleum Activity - Petroleum Facility Licence (PFL); Ancillary 08 - Chemical Storage, 4 - storing 200t or more of chemicals that are solids or gases, other than chemicals mentioned in items 1 to 3, under subsection (1)(d); Ancillary 47 - Timber milling and woodchipping, (c) - Milling, in a year, the following total quantity of timber - more than 20,000t but not more than 100,000t; Ancillary 14 - Electricity generation, 2(a) - Generating electricity by using a fuel, other than gas, at a rated capacity of 10MW electrical to 150MW electrical; Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Ancillary 64 - Water treatment, 2(a) - Desalinating, in a day, the following quantity of water, allowing the release of waste to waters other than seawater - 0.5ML to 5ML; Ancillary 09 - Hydrocarbon gas refining, 1(c) - Hydrocarbon gas refining (the relevant activity) consists of refining natural gas or coal seam methane gas - coal seam gas; Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; PL1021 WALLUMBILLA NORTH 4428; </x:t>
+          <x:t>PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; PFL11 CURTIS ISLAND 4680; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
           <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes - Documentation attached</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>7686.5000</x:t>
+          <x:t>361.2900</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>258.9000</x:t>
+          <x:t>107.3000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
+          <x:t>8.8100</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>61.8800</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>Yes</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>Yes</x:t>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AP2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>John Sarto</x:t>
+          <x:t>Patrick Carroll</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>HSER Manager - Onshore</x:t>
+          <x:t>QGC Environment Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>25/03/2021</x:t>
+          <x:t>28/03/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>