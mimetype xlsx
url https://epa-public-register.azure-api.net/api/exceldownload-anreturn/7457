--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73874a9da1574db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c773ae89b14e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Ra2e7c26e33284fbb"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R8bc31cf635ee4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Re011ce711b394d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rc4cd687b360b4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rc1fbbbce726c41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R5489b8e440534f02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e8a7dfa87142c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2e7c26e33284fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb1e7f8266e82483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R45db21f9bcfe4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8bc31cf635ee4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ceb01f78fa4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re011ce711b394d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc4cd687b360b4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc1fbbbce726c41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5489b8e440534f02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,215 +507,235 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100549938</x:t>
+          <x:t>RET-100972447</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>45658</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>46113</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>NOVA STRATEGIC MINERALS PTY LTD</x:t>
+          <x:t>SANTOS GLNG PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSX03075315</x:t>
+          <x:t>EPPG00712213</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>NOVA STRATEGIC MINERALS PTY LTD; </x:t>
+          <x:t>SANTOS GLNG PTY LTD; PAPL (Downstream) Pty Limited; TOTALENERGIES GLNG AUSTRALIA; KGLNG Liquefaction Pty Ltd; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Petroleum and Gas</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 63 - Sewage Treatment, 1(b-ii) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP - otherwise; Schedule 3, 03 - A petroleum activity that is likely to have a significant impact on a category A or B Environmentally Sensitive Area; Ancillary 16 - Extraction and Screening, 3(c) - Screening, in a year, the following quantity of material - more than 1,000,000t; Ancillary 14 - Electricity generation, 2(a) - Generating electricity by using a fuel, other than gas, at a rated capacity of 10MW electrical to 150MW electrical; Ancillary 50 - Mineral and bulk material handling, 2 - Loading or unloading 100t or more of bulk materials in a day, other than loading or unloading mentioned in item 3, or storing bulk materials; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 08 - Chemical Storage, 4 - storing 200t or more of chemicals that are solids or gases, other than chemicals mentioned in items 1 to 3, under subsection (1)(d); Schedule 3, 08 - A petroleum or GHG storage activity, other than items 1 to 7, that includes an activity from Schedule 2 with an AES; Ancillary 64 - Water treatment, 1(b) - Desalinating, in a day, the following quantity of water, allowing the release of waste only to seawater - more than 5ML; Ancillary 16 - Extraction and Screening, 2(c) - Extracting, other than by dredging, in a year, the following quantity of material - more than 1,000,000t; Ancillary 10 - Gas producing, Manufacturing, processing or reforming 200t or more of hydrocarbon gas in a year; Ancillary 63 - Sewage Treatment, 1(c) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 1500 but not more than 4000EP; Ancillary 47 - Timber milling and woodchipping, (c) - Milling, in a year, the following total quantity of timber - more than 20,000t but not more than 100,000t; Ancillary 38 - Surface coating, 2 - Coating, painting or powder coating, using, in a year, more than 100t of surface coating materials; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 33 - Crushing, milling, grinding or screening, Crushing, grinding, milling or screening more than 5000t of material in a year; Ancillary 09 - Hydrocarbon gas refining, 1(c) - Hydrocarbon gas refining (the relevant activity) consists of refining natural gas or coal seam methane gas - coal seam gas; Ancillary 16 - Extraction and Screening, 1(b) - Dredging, in a year, the following quantity of material - more than 10,000t but not more than 100,000t; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM25913 MOUNT ISA 4825; EPM25913 WAVERLEY 4825; </x:t>
+          <x:t>PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; PFL10 CURTIS ISLAND 4680; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="R2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>8000.0000</x:t>
+          <x:t>379.2000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
+          <x:t>218.3000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
-[...31 lines deleted...]
-          <x:t>0.0000</x:t>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Catherine Dupont</x:t>
+          <x:t>David Gornall</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AHR</x:t>
+          <x:t>Manager Environment EA PNG</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>18/03/2024</x:t>
+          <x:t>01/04/2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>