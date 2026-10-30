--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c0e8b34bc74c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c5ca5c6d8647ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R30746fe6dfdd4af8"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R09c33ead988d4a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R10277259f4b840d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R3d9f85902a1f4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Ra93cb5a1ecfe43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R2cfca2212f544be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dfc054a46154a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R30746fe6dfdd4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbebb27a2e4e14a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9940c8e9eb034688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R09c33ead988d4a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe92fcff224b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R10277259f4b840d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3d9f85902a1f4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra93cb5a1ecfe43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2cfca2212f544be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,270 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100551762</x:t>
+          <x:t>RET-100340839</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44927</x:v>
+        <x:v>44562</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45383</x:v>
+        <x:v>45017</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE IP COAL PTY LTD</x:t>
+          <x:t>MT CUTHBERT RESOURCES PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00932713</x:t>
+          <x:t>EPSX02440314</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>STANMORE IP COAL PTY LTD; </x:t>
+          <x:t>MATERRA METALS LIMITED; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 13 - Mining black coal; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Ancillary 38 - Surface coating, 1(b) - Anodising, electroplating, enamelling or galvanising using, in a year, the following quantity of surface coating materials - more than 100t but not more than 1000t; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML700018 MORANBAH 4744; ML700018 MORANBAH 4744; ML700018 MORANBAH 4744; ML700018 MORANBAH 4744; ML70342 MORANBAH 4744; ML70342 COPPABELLA 4741; ML70342 MORANBAH 4744; ML70342 COPPABELLA 4741; ML70342 MORANBAH 4744; ML70342 COPPABELLA 4741; ML70342 MORANBAH 4744; ML70342 COPPABELLA 4741; ML70342 MORANBAH 4744; ML70342 COPPABELLA 4741; ML700018 MORANBAH 4744; ML700019 MORANBAH 4744; ML700019 MORANBAH 4744; ML700019 MORANBAH 4744; ML700019 MORANBAH 4744; ML700019 MORANBAH 4744; ML700017 MORANBAH 4744; ML700017 COPPABELLA 4741; ML700017 MORANBAH 4744; ML700017 COPPABELLA 4741; ML700017 MORANBAH 4744; ML700017 COPPABELLA 4741; ML700017 MORANBAH 4744; ML700017 COPPABELLA 4741; ML700017 MORANBAH 4744; ML700017 COPPABELLA 4741; ML700016 COPPABELLA 4741; ML700016 COPPABELLA 4741; ML700016 COPPABELLA 4741; ML700016 COPPABELLA 4741; ML700016 COPPABELLA 4741; </x:t>
+          <x:t>EPM25735 THREE RIVERS 4824; EPM25735 GUNPOWDER 4825; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>3398.8000</x:t>
+          <x:t>5166.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
-          <x:t>937.0200</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
-          <x:t>943.0500</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="0" t="inlineStr">
         <x:is>
-          <x:t>26.0400</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AB2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
-          <x:t>119.1900</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AF2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
-          <x:t>111.9000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AH2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>27.8000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AN2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>100.0000</x:t>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Yes</x:t>
+          <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Dave Adams</x:t>
+          <x:t>NIKKI KEANE</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Senior Operations Manager</x:t>
+          <x:t>TENEMENT MANAGER</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>29/03/2024</x:t>
+          <x:t>18/01/2023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>