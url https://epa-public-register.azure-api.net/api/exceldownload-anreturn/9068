--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1cb263933074026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aab1f0b47a4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R0ae4d3474a014c07"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Re6944522fc104394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rbec987ec5e864afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R9b3fdb01e6e64b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Rd054d67256634439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rc4d852db13f34557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c7398baa1a4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ae4d3474a014c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0b1f67c574b54f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0e48681c797c434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re6944522fc104394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bf0e43d229480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbec987ec5e864afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9b3fdb01e6e64b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd054d67256634439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc4d852db13f34557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,130 +507,135 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100160622</x:t>
+          <x:t>RET-100159912</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Peter Alan Moore</x:t>
+          <x:t>Bengal Coal Pty Ltd</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPSL00727113</x:t>
+          <x:t>EPML01978714</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Peter Alan Moore; </x:t>
+          <x:t>Bengal Coal Pty Ltd; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
+          <x:t>Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Schedule 3, 13 - Mining black coal; Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML10280 PENTLAND 4816; </x:t>
+          <x:t>ML70507 DYSART 4745; ML70507 DYSART 4745; ML70507 DYSART 4745; ML70507 DYSART 4745; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
           <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="Q2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>35.0000</x:t>
+          <x:t>764.4500</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="V2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="W2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
@@ -716,61 +721,61 @@
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Christopher Moore</x:t>
+          <x:t>Caitlin Mahoney</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Authorised Holder Representative</x:t>
+          <x:t>AHR</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>17/08/2022</x:t>
+          <x:t>20/04/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>