--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101f428e2e334c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebaabf7ee954df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rbf19efeaebd84a5b"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R35b8e6720e2d47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R75ae5e8095ec41d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R607889a829a94dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="Re60dd4dfc1a14811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R6e22f4686f614cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c608806f7a244d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbf19efeaebd84a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R62408cb35ed34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Red465f1424bb45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R35b8e6720e2d47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra633b105fa35498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R75ae5e8095ec41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R607889a829a94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re60dd4dfc1a14811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R6e22f4686f614cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100039817</x:t>
+          <x:t>RET-100042211</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
         <x:v>43831</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
         <x:v>44287</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MINERALOGY PTY LTD</x:t>
+          <x:t>SOJITZ GREGORY CRINUM PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EA0001464</x:t>
+          <x:t>EPML00945013</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>MINERALOGY PTY LTD; </x:t>
+          <x:t>SOJITZ GREGORY CRINUM PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Schedule 3, 13 - Mining black coal; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 62 - Resource recovery and transfer facility operation, 1(d) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 1 regulated waste; Ancillary 62 - Resource recovery and transfer facility operation, 1(c) - Operating a facility for receiving and sorting, dismantling, baling or temporarily storing category 2 regulated waste; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM27027 MARLBOROUGH 4705; EPM27027 OGMORE 4706; EPM27028 GLENROY 4702; EPM27028 MARLBOROUGH 4705; EPM27028 BALCOMBA 4702; EPM27026 MARLBOROUGH 4705; EPM27026 OGMORE 4706; </x:t>
+          <x:t>ML1789 CRINUM 4723; ML1789 LILYVALE 4352; ML7007 LILYVALE 4352; ML1789 CRINUM 4723; ML1789 LILYVALE 4352; ML1789 CRINUM 4723; ML1789 LILYVALE 4352; MDL133 LILYVALE 4352; ML7007 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; ML7007 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; MDL133 LILYVALE 4352; ML7007 LILYVALE 4352; ML7007 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; MDL133 LILYVALE 4352; ML1789 CRINUM 4723; ML1789 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; ML1923 CRINUM 4723; ML1923 LILYVALE 4352; ML70061 LILYVALE 4352; MDL133 LILYVALE 4352; MDL133 LILYVALE 4352; ML70061 LILYVALE 4352; ML70061 LILYVALE 4352; MDL133 LILYVALE 4352; ML1789 CRINUM 4723; ML1789 LILYVALE 4352; ML7007 LILYVALE 4352; ML1789 CRINUM 4723; ML1789 LILYVALE 4352; ML70061 LILYVALE 4352; ML70061 LILYVALE 4352; ML70061 LILYVALE 4352; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>40171.0000</x:t>
+          <x:t>13203.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
+          <x:t>3705.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1776.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1542.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>618.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>167.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>221.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>65.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...68 lines deleted...]
-      </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>0.0000</x:t>
+          <x:t>94.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Nui Harris</x:t>
+          <x:t>Pat Stewart</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Manager</x:t>
+          <x:t>Head of Environment</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>18/02/2021</x:t>
+          <x:t>22/03/2021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>