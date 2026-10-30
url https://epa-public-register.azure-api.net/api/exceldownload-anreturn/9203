--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490bafc7ee174109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4aea958f3a43a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R8810b1e5f657428f"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rf4b38faa63264990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R87b6b8dae09046d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R06b25eea0a9f4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R24c41095c82e4db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R4dcf976c50194b93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0439951948e04473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8810b1e5f657428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb34cda1e94624512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc86c3f9add644406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf4b38faa63264990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re334d2f5778840cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87b6b8dae09046d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R06b25eea0a9f4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R24c41095c82e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4dcf976c50194b93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,270 +507,275 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100165685</x:t>
+          <x:t>RET-100795757</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44197</x:v>
+        <x:v>45292</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44561</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>44652</x:v>
+        <x:v>45748</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AOZORA UC PTY LTD</x:t>
+          <x:t>SOLOMONS GOLD PTY LTD</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EA0002483</x:t>
+          <x:t>EPML00772413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>AOZORA UC PTY LTD; </x:t>
+          <x:t>SOLOMONS GOLD PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
           <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 30 - Metal smelting and refining, 1(a) - Processing, in a year, 1t to 100t of gold; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); Ancillary 64 - Water treatment, 2(a) - Desalinating, in a day, the following quantity of water, allowing the release of waste to waters other than seawater - 0.5ML to 5ML; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; Ancillary 60 - Waste disposal, 1(d) - Operating a facility for disposing of, in a year, the following quantity of waste mentioned in subsection (1)(a) - more than 200,000t; Schedule 3, 16 - Mining gold ore; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM27615; EPM27848; EPM27948; EPM27948; </x:t>
+          <x:t>ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; ML1079 MOUNT COOLON 4804; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
           <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="P2" s="0" t="inlineStr">
         <x:is>
-          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance and rehabilitation within Table 1.; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.; Yes</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="0" t="inlineStr">
         <x:is>
-          <x:t>602168113.7000</x:t>
+          <x:t>1328.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="0" t="inlineStr">
         <x:is>
+          <x:t>148.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="V2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="X2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="Z2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="AD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="AF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="AH2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="AJ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="AL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="AN2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>N/A</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="AP2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="AQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="AR2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Jack Murday</x:t>
+          <x:t>Don Grinstead</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Director</x:t>
+          <x:t>Consultant</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>04/04/2022</x:t>
+          <x:t>01/04/2025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>