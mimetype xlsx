--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdd9b000ed74655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78461f00b89f4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R51c8193de2914558"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rf72c24db787d4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R2f6aa2696abd4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="R0fb3baeaea894ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R91f8a6ffb4a7418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R89ac11bdc5a0401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5183f0b6d6e48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51c8193de2914558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R271f3d77383d43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4b37a71cf4304610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf72c24db787d4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a662de45ce4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f6aa2696abd4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0fb3baeaea894ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R91f8a6ffb4a7418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R89ac11bdc5a0401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,275 +507,340 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100341571</x:t>
+          <x:t>RET-100552576</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>44562</x:v>
+        <x:v>44927</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>44926</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>45017</x:v>
+        <x:v>45383</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Diatreme Resources Limited</x:t>
+          <x:t>RIBFIELD PTY. LTD.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EA0002098</x:t>
+          <x:t>EPML00716913</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Standard</x:t>
+          <x:t>Site-specific</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>CAPE SILICA HOLDINGS PTY LTD; </x:t>
+          <x:t>RIBFIELD PTY. LTD.; MIDDLEMOUNT COAL PTY LTD; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Minerals</x:t>
+          <x:t>Coal</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Non-Scheduled, Mining Activity - Exploration Permit Mineral (EPM); </x:t>
+          <x:t>Ancillary 15 - Fuel burning, Using fuel burning equipment that is capable of burning at least 500kg of fuel in an hour; Schedule 3, 13 - Mining black coal; Ancillary 08 - Chemical Storage, 3 - Storing more than 500 cubic metres of chemicals of class C1 or C2 combustible liquids under AS 1940 or dangerous goods class 3 under subsection (1)(c); Ancillary 63 - Sewage Treatment, 1(a-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of 21 to 100EP - if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPM27430; EPM27430; </x:t>
+          <x:t>ML70379 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML700027 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; ML70379 MIDDLEMOUNT 4746; ML700014 MIDDLEMOUNT 4746; ML70417 MIDDLEMOUNT 4746; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="O2" s="0" t="inlineStr">
+          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AS2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="P2" s="0" t="inlineStr">
-[...19 lines deleted...]
-      <x:c r="T2" s="0" t="inlineStr">
+      <x:c r="AT2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have submitted GIS spatial information, which represents the onsite disturbance, rehabilitation and improvement within Table 2; Spatial information has been submitted via the department’s spatial information submission inbox - spatialsubmit@des.qld.gov.au.; GIS spatial information has been prepared in accordance with the department’s Guideline - Spatial Information Submission (ESR/2018/4337), specifically Attachment 2 - Annual returns – shapefile attributes and submission requirements.; I/We have provided a summary of the onsite disturbance and rehabilitation within Table 2; Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AU2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AV2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AW2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>3502.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AZ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>2028.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BB2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BC2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="U2" s="0" t="inlineStr">
+      <x:c r="BD2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="V2" s="0" t="inlineStr">
+      <x:c r="BE2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="W2" s="0" t="inlineStr">
+      <x:c r="BF2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>380.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="X2" s="0" t="inlineStr">
+      <x:c r="BI2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="Y2" s="0" t="inlineStr">
+      <x:c r="BJ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="Z2" s="0" t="inlineStr">
+      <x:c r="BK2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AA2" s="0" t="inlineStr">
+      <x:c r="BL2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>304.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BN2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AB2" s="0" t="inlineStr">
+      <x:c r="BO2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AC2" s="0" t="inlineStr">
+      <x:c r="BP2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AD2" s="0" t="inlineStr">
+      <x:c r="BQ2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AE2" s="0" t="inlineStr">
+      <x:c r="BR2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>96.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BS2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BT2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AF2" s="0" t="inlineStr">
+      <x:c r="BU2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AG2" s="0" t="inlineStr">
+      <x:c r="BV2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AH2" s="0" t="inlineStr">
+      <x:c r="BW2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AI2" s="0" t="inlineStr">
+      <x:c r="BX2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>197.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BY2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="BZ2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AJ2" s="0" t="inlineStr">
+      <x:c r="CA2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AK2" s="0" t="inlineStr">
+      <x:c r="CB2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AL2" s="0" t="inlineStr">
+      <x:c r="CC2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AM2" s="0" t="inlineStr">
+      <x:c r="CD2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>79.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="CF2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AN2" s="0" t="inlineStr">
+      <x:c r="CG2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AO2" s="0" t="inlineStr">
+      <x:c r="CH2" s="0" t="inlineStr">
         <x:is>
           <x:t>0.0000</x:t>
         </x:is>
       </x:c>
-      <x:c r="AP2" s="0" t="inlineStr">
+      <x:c r="CI2" s="0" t="inlineStr">
         <x:is>
           <x:t>N/A</x:t>
         </x:is>
       </x:c>
-      <x:c r="AQ2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Neil Forbes</x:t>
+          <x:t>Keith Haley</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Chief Geologist</x:t>
+          <x:t>Executive General Manager</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2023</x:t>
+          <x:t>26/03/2024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -824,50 +889,714 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced. </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria. </x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C4" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D4" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B5" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C5" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D5" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>
+Rehabilitation Activities commenced.
+</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B6" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D6" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B7" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D7" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C8" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D8" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D9" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C10" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D10" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C11" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D11" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Rehabilitation Activities commenced.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 Rehabilitation monitoring program is designed to assess the performance against the required milestone criteria.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C12" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D12" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>IA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C13" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D13" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>IA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -878,50 +1607,81 @@
         <x:is>
           <x:t>Status</x:t>
         </x:is>
       </x:c>
       <x:c r="F1" s="0" t="inlineStr">
         <x:is>
           <x:t>Permit Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="G1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Compliance with other conditions of PRCP?</x:t>
         </x:is>
       </x:c>
       <x:c r="H1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Condition Number</x:t>
         </x:is>
       </x:c>
       <x:c r="I1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q8. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -952,28 +1712,648 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C2" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D2" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>85.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>- Seeding of the rehabilitation area was completed in 2023 (42ha)
+- Bulk push activities for new rehabilitation area (43.34ha) </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024. </x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C3" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D3" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>-Existing rehabilitation areas. 
+-Seeding of the rehabilitation areas was completed in 2016 and 2018. </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M3" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B4" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C4" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D4" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>43.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>- Seeding of the rehabilitation area was completed in 2023. </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M4" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B5" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C5" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D5" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M5" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B6" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C6" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D6" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>- Seeding of the rehabilitation area was completed in 2023. </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M6" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B7" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C7" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D7" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I7" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C8" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D8" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I8" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C9" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D9" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>13 Mile gully diversion constructed in 2020. 
+Roper Creek diversion No.1 constructed in 2022 </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M9" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C10" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D10" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>72.00</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>- Seeding of the rehabilitation area was completed in 2022. </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M10" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C11" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D11" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RA10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RM5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>109.50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>- Seeding of the rehabilitation area was completed in 2017, 2022 and 2023 </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" s="0" t="inlineStr">
+        <x:is>
+          <x:t>The 2024 rehabilitation monitoring program is designed to assess performance against the required milestone criteria. 
+An internal audit against milestone criteria will be completed in 2024.
+</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C12" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D12" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>IA1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>RET-100552576</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" s="2" t="n">
+        <x:v>44927</x:v>
+      </x:c>
+      <x:c r="C13" s="2" t="n">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="D13" s="2" t="n">
+        <x:v>45383</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Completed</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>EPML00716913</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Yes</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>IA2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" s="0" t="inlineStr">
+        <x:is>
+          <x:t>Not Triggered</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>