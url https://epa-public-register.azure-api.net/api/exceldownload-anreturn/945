--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1fa6659341845ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efdfc0300b143c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="R2ae981bb92aa45d9"/>
-[...2 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="R5ad16b6913b340cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Annual Returns Register" sheetId="1" r:id="Rc891a8fc633044a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q7 Details" sheetId="2" r:id="Rc1169e60ec3c4a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q8 Details" sheetId="3" r:id="R48a96e10bbfd42c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Q9 Details" sheetId="4" r:id="Rf85866f191954410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="164" formatCode="#,##0.0000"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs count="3">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d375da634e4b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ae981bb92aa45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra01cd17483664fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R05f1b64b9c834725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5ad16b6913b340cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711911028f6340fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc891a8fc633044a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc1169e60ec3c4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R48a96e10bbfd42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf85866f191954410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
           <x:t>Annual Return Due Date</x:t>
         </x:is>
@@ -507,335 +507,205 @@
       </x:c>
       <x:c r="CI1" s="0" t="inlineStr">
         <x:is>
           <x:t>Table 2 (19 Spatial Submitted)</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Name</x:t>
         </x:is>
       </x:c>
       <x:c r="CK1" s="0" t="inlineStr">
         <x:is>
           <x:t>Signatory Position</x:t>
         </x:is>
       </x:c>
       <x:c r="CL1" s="0" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="0" t="inlineStr">
         <x:is>
-          <x:t>RET-100973112</x:t>
+          <x:t>RET-100161475</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="2" t="n">
-        <x:v>45658</x:v>
+        <x:v>44197</x:v>
       </x:c>
       <x:c r="C2" s="2" t="n">
-        <x:v>46022</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="D2" s="2" t="n">
-        <x:v>46113</x:v>
+        <x:v>44652</x:v>
       </x:c>
       <x:c r="E2" s="0" t="inlineStr">
         <x:is>
           <x:t>Completed</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP COAL PTY LTD</x:t>
+          <x:t>TARA HILLS PTY. LTD.</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="0" t="inlineStr">
         <x:is>
-          <x:t>EPML00865013</x:t>
+          <x:t>EPSL00038413</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Activity</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Site-specific</x:t>
+          <x:t>Standard</x:t>
         </x:is>
       </x:c>
       <x:c r="J2" s="0" t="inlineStr">
         <x:is>
-          <x:t>BHP Queensland Coal Investments Pty Ltd; QCT INVESTMENT PTY. LTD.; Umal Consolidated Pty Ltd; QCT RESOURCES PTY LIMITED; Mitsubishi Development Pty Ltd; QCT MINING PTY. LTD.; BHP COAL PTY LTD; </x:t>
+          <x:t>TARA HILLS PTY. LTD.; </x:t>
         </x:is>
       </x:c>
       <x:c r="K2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Coal</x:t>
+          <x:t>Minerals</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Schedule 3, 13 - Mining black coal; Ancillary 63 - Sewage Treatment, 1(b-i) - Operating sewage treatment works, other than no-release works, with a total daily peak design capacity of more than 100 but not more than 1500EP if treated effluent is discharged from the works to an infiltration trench or through an irrigation scheme; Ancillary 08 - Chemical Storage, 1 - Storing a total of 50t or more of chemicals of dangerous goods class 1 or class 2, division 2.3 under subsection (1)(a); Ancillary 31 - Mineral processing, 2(b) - Processing, in a year, the following quantities of mineral products, other than coke - more than 100,000t; </x:t>
+          <x:t>Non-Scheduled, Mining Activity - Mining Lease (ML); </x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="0" t="inlineStr">
         <x:is>
-          <x:t>ML70370 DYSART 4745; ML70370 DYSART 4745; ML70370 DYSART 4745; ML70370 DYSART 4745; ML70325 DYSART 4745; ML70325 DYSART 4745; ML70325 DYSART 4745; ML70325 DYSART 4745; ML70410 DYSART 4745; ML70410 DYSART 4745; ML70410 DYSART 4745; ML70410 DYSART 4745; ML70350 DYSART 4745; ML70350 DYSART 4745; ML70350 DYSART 4745; ML70350 DYSART 4745; ML70126 DYSART 4745; ML70126 DYSART 4745; ML70126 DYSART 4745; ML70126 DYSART 4745; ML1782 DYSART 4745; ML1782 DYSART 4745; ML1782 DYSART 4745; ML1782 DYSART 4745; ML70328 DYSART 4745; ML70328 DYSART 4745; ML70328 DYSART 4745; ML70328 DYSART 4745; ML70127 DYSART 4745; ML70127 DYSART 4745; ML70127 DYSART 4745; ML70127 DYSART 4745; ML70369 DYSART 4745; ML70369 DYSART 4745; ML70369 DYSART 4745; ML70369 DYSART 4745; </x:t>
+          <x:t>ML50172 BLACK SNAKE 4600; </x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="0" t="inlineStr">
         <x:is>
-          <x:t>A resource activity with an approved (PRCP) schedule – Only complete sections 2 and 3 of this form.</x:t>
-[...2 lines deleted...]
-      <x:c r="AS2" s="0" t="inlineStr">
+          <x:t>A resource activity without an approved Progressive Rehabilitation and Closure Plan (PRCP) schedule – Only complete sections 1 and 3 of this form.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O2" s="0" t="inlineStr">
         <x:is>
           <x:t>No</x:t>
         </x:is>
       </x:c>
-      <x:c r="AT2" s="0" t="inlineStr">
-[...201 lines deleted...]
-          <x:t>N/A</x:t>
+      <x:c r="P2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>I/We have provided a summary of the onsite disturbance and rehabilitation within Table 1.</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>No</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>101.7500</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="W2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AC2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AG2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AI2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AK2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AM2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AO2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AQ2" s="0" t="inlineStr">
+        <x:is>
+          <x:t>0.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="CJ2" s="0" t="inlineStr">
         <x:is>
-          <x:t>Dane Nielsen</x:t>
+          <x:t>Charles O'Leary</x:t>
         </x:is>
       </x:c>
       <x:c r="CK2" s="0" t="inlineStr">
         <x:is>
-          <x:t>General Manager</x:t>
+          <x:t>Director and Owner</x:t>
         </x:is>
       </x:c>
       <x:c r="CL2" s="0" t="inlineStr">
         <x:is>
-          <x:t>30/03/2026</x:t>
+          <x:t>09/01/2022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
@@ -884,86 +754,50 @@
         <x:is>
           <x:t>Q7. Compliant - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Compliant - Effectiveness</x:t>
         </x:is>
       </x:c>
       <x:c r="N1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Improvement Area</x:t>
         </x:is>
       </x:c>
       <x:c r="O1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="P1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q7. Non Compliant - Details</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...34 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" s="0" t="inlineStr">
         <x:is>
           <x:t>Return Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period Start</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" s="0" t="inlineStr">
         <x:is>
           <x:t>Period End</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" s="0" t="inlineStr">
         <x:is>
@@ -1048,206 +882,28 @@
         <x:is>
           <x:t>Q9. Underway - Milestone Reference</x:t>
         </x:is>
       </x:c>
       <x:c r="J1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Completion Date</x:t>
         </x:is>
       </x:c>
       <x:c r="K1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Area Completed ha</x:t>
         </x:is>
       </x:c>
       <x:c r="L1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Actions Taken</x:t>
         </x:is>
       </x:c>
       <x:c r="M1" s="0" t="inlineStr">
         <x:is>
           <x:t>Q9. Underway - Effectiveness</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="2">
-[...176 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>